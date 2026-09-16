--- v0 (2026-08-06)
+++ v1 (2026-09-16)
@@ -108,66 +108,73 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
         <w:t>2026.gada 20.jūlija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2561B1D0" w14:textId="77777777" w:rsidR="00790964" w:rsidRPr="00F434B3" w:rsidRDefault="00790964" w:rsidP="00790964">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F434B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SPRIEDUMS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A41CAD9" w14:textId="5FF5BFEC" w:rsidR="00790964" w:rsidRDefault="00790964" w:rsidP="00790964">
+    <w:p w14:paraId="1A41CAD9" w14:textId="139041B5" w:rsidR="00790964" w:rsidRDefault="00790964" w:rsidP="00790964">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F67AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lieta Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7FF6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00790964">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>420117824</w:t>
       </w:r>
       <w:r w:rsidRPr="005F67AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005F67AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F67AF">
@@ -537,67 +544,51 @@
         <w:t>nodokļu parād</w:t>
       </w:r>
       <w:r w:rsidR="003D2064" w:rsidRPr="00F434B3">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F434B3">
         <w:t xml:space="preserve"> 262 334,82 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F434B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00F434B3">
         <w:t xml:space="preserve">, kā arī tāpēc, ka </w:t>
       </w:r>
       <w:r w:rsidR="00790964">
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidR="00790964" w:rsidRPr="00F434B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F434B3">
-        <w:t>pieder kapitāldaļas SIA „</w:t>
-[...15 lines deleted...]
-        <w:t>”, kurai arī tika konstatēts nodokļu parāds 288 921,10 </w:t>
+        <w:t>pieder kapitāldaļas SIA „Standart Company”, kurai arī tika konstatēts nodokļu parāds 288 921,10 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F434B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">euro </w:t>
       </w:r>
       <w:r w:rsidRPr="00F434B3">
         <w:t xml:space="preserve">un attiecībā uz kuru ir uzsākts maksātnespējas process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E88C27" w14:textId="77777777" w:rsidR="00624536" w:rsidRPr="00F434B3" w:rsidRDefault="00624536" w:rsidP="00963324">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E23A8AD" w14:textId="59B82B6D" w:rsidR="00963324" w:rsidRPr="00F434B3" w:rsidRDefault="002A660C" w:rsidP="00963324">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
@@ -1952,69 +1943,51 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A3F2C8" w14:textId="510E2C8A" w:rsidR="00FC2225" w:rsidRPr="00F434B3" w:rsidRDefault="00FC2225" w:rsidP="00FC2225">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F434B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Tātad arī uz neregulēto iepirkumu principu attiecas vienlīdzīgas attieksmes princips un pārskatāmības pienākums. Vienlīdzīgas attieksmes princips pieprasa, lai pretendentiem būtu vienādas iespējas izteikt savus piedāvājumus, un tātad tas nozīmē, ka visu šo pretendentu piedāvājumiem ir jāpiemēro vienādi nosacījumi. Otrkārt, pārskatāmības pienākuma, kas to papildina, mērķis ir garantēt to, ka no līgumslēdzējas iestādes puses nepastāv favorītisma un patvaļības risks (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F434B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Eiropas Savienības Tiesas 2016.gada 2.jūnija sprieduma lietā „</w:t>
-[...17 lines deleted...]
-        <w:t>”, C-27/15,</w:t>
+        <w:t>Eiropas Savienības Tiesas 2016.gada 2.jūnija sprieduma lietā „Pizzo”, C-27/15,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F434B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0075308C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>ECLI:EU:C:2016:404</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F434B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 36.punkts</w:t>
@@ -3450,170 +3423,168 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00135E08" w:rsidRPr="00F434B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00410986" w:rsidRPr="00F434B3" w:rsidSect="0075308C">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57C09564" w14:textId="77777777" w:rsidR="00E656F1" w:rsidRDefault="00E656F1" w:rsidP="003913B7">
+    <w:p w14:paraId="0E701CEA" w14:textId="77777777" w:rsidR="00D30323" w:rsidRDefault="00D30323" w:rsidP="003913B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54AE63DA" w14:textId="77777777" w:rsidR="00E656F1" w:rsidRDefault="00E656F1" w:rsidP="003913B7">
+    <w:p w14:paraId="13BBFA45" w14:textId="77777777" w:rsidR="00D30323" w:rsidRDefault="00D30323" w:rsidP="003913B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:id w:val="784390841"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1669238322"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="3F7DDF0A" w14:textId="77777777" w:rsidR="00107C94" w:rsidRPr="00A02D0C" w:rsidRDefault="00107C94">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A02D0C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00A02D0C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A02D0C">
@@ -3675,58 +3646,58 @@
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00A02D0C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5AE2531B" w14:textId="77777777" w:rsidR="00107C94" w:rsidRDefault="00107C94">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12727466" w14:textId="77777777" w:rsidR="00E656F1" w:rsidRDefault="00E656F1" w:rsidP="003913B7">
+    <w:p w14:paraId="0FB43DD1" w14:textId="77777777" w:rsidR="00D30323" w:rsidRDefault="00D30323" w:rsidP="003913B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="255F9A1F" w14:textId="77777777" w:rsidR="00E656F1" w:rsidRDefault="00E656F1" w:rsidP="003913B7">
+    <w:p w14:paraId="6BAA0AFD" w14:textId="77777777" w:rsidR="00D30323" w:rsidRDefault="00D30323" w:rsidP="003913B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02454092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE66D98A"/>
     <w:lvl w:ilvl="0" w:tplc="9A2E4202">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5167,55 +5138,54 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2123573703">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1051921439">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1338967629">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1524055336">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="949317417">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00802E02"/>
     <w:rsid w:val="00001065"/>
     <w:rsid w:val="000060DD"/>
     <w:rsid w:val="000068AB"/>
     <w:rsid w:val="0000716B"/>
     <w:rsid w:val="00010AF2"/>
     <w:rsid w:val="00010B1E"/>
@@ -5457,50 +5427,51 @@
     <w:rsid w:val="001B6725"/>
     <w:rsid w:val="001B71FC"/>
     <w:rsid w:val="001B7DCB"/>
     <w:rsid w:val="001C03D2"/>
     <w:rsid w:val="001C0712"/>
     <w:rsid w:val="001C25AA"/>
     <w:rsid w:val="001C42B6"/>
     <w:rsid w:val="001C58C5"/>
     <w:rsid w:val="001C5C16"/>
     <w:rsid w:val="001C6570"/>
     <w:rsid w:val="001C66A6"/>
     <w:rsid w:val="001C66B0"/>
     <w:rsid w:val="001D0F53"/>
     <w:rsid w:val="001D1384"/>
     <w:rsid w:val="001D1CF2"/>
     <w:rsid w:val="001D3480"/>
     <w:rsid w:val="001D42FF"/>
     <w:rsid w:val="001D70E3"/>
     <w:rsid w:val="001E00CA"/>
     <w:rsid w:val="001E03F9"/>
     <w:rsid w:val="001E0459"/>
     <w:rsid w:val="001E1A47"/>
     <w:rsid w:val="001E4B29"/>
     <w:rsid w:val="001E4E4E"/>
     <w:rsid w:val="001E544F"/>
+    <w:rsid w:val="001E56E4"/>
     <w:rsid w:val="001E69AA"/>
     <w:rsid w:val="001F42C7"/>
     <w:rsid w:val="001F612B"/>
     <w:rsid w:val="00202AC9"/>
     <w:rsid w:val="00203DBA"/>
     <w:rsid w:val="0020529B"/>
     <w:rsid w:val="002069CE"/>
     <w:rsid w:val="00207C37"/>
     <w:rsid w:val="00210451"/>
     <w:rsid w:val="002125A2"/>
     <w:rsid w:val="00212606"/>
     <w:rsid w:val="002126EA"/>
     <w:rsid w:val="0021286F"/>
     <w:rsid w:val="00213503"/>
     <w:rsid w:val="0021393F"/>
     <w:rsid w:val="002164CB"/>
     <w:rsid w:val="00216737"/>
     <w:rsid w:val="00217FC0"/>
     <w:rsid w:val="002208B3"/>
     <w:rsid w:val="00220D71"/>
     <w:rsid w:val="002226EA"/>
     <w:rsid w:val="002236D2"/>
     <w:rsid w:val="0022375E"/>
     <w:rsid w:val="00225D2B"/>
     <w:rsid w:val="0023004C"/>
@@ -5807,50 +5778,51 @@
     <w:rsid w:val="0048599D"/>
     <w:rsid w:val="00487070"/>
     <w:rsid w:val="004871A8"/>
     <w:rsid w:val="0049181A"/>
     <w:rsid w:val="00493431"/>
     <w:rsid w:val="00495672"/>
     <w:rsid w:val="00496898"/>
     <w:rsid w:val="004968E4"/>
     <w:rsid w:val="004972C8"/>
     <w:rsid w:val="004A0601"/>
     <w:rsid w:val="004A0C4C"/>
     <w:rsid w:val="004A139F"/>
     <w:rsid w:val="004A2836"/>
     <w:rsid w:val="004A29C3"/>
     <w:rsid w:val="004A2FA1"/>
     <w:rsid w:val="004A40A9"/>
     <w:rsid w:val="004A57A8"/>
     <w:rsid w:val="004A6284"/>
     <w:rsid w:val="004A6329"/>
     <w:rsid w:val="004A77B9"/>
     <w:rsid w:val="004A7DCE"/>
     <w:rsid w:val="004B0274"/>
     <w:rsid w:val="004B0427"/>
     <w:rsid w:val="004B0AA6"/>
     <w:rsid w:val="004B0D98"/>
+    <w:rsid w:val="004B1979"/>
     <w:rsid w:val="004B204F"/>
     <w:rsid w:val="004B23BD"/>
     <w:rsid w:val="004B2A48"/>
     <w:rsid w:val="004B3484"/>
     <w:rsid w:val="004B3BFA"/>
     <w:rsid w:val="004B4C37"/>
     <w:rsid w:val="004B72C0"/>
     <w:rsid w:val="004B78D9"/>
     <w:rsid w:val="004B7BEB"/>
     <w:rsid w:val="004B7C5E"/>
     <w:rsid w:val="004C4303"/>
     <w:rsid w:val="004C4578"/>
     <w:rsid w:val="004C5E5E"/>
     <w:rsid w:val="004C5F65"/>
     <w:rsid w:val="004C6AB0"/>
     <w:rsid w:val="004C6EB9"/>
     <w:rsid w:val="004C7125"/>
     <w:rsid w:val="004C75CD"/>
     <w:rsid w:val="004D01E2"/>
     <w:rsid w:val="004D0D86"/>
     <w:rsid w:val="004D20A9"/>
     <w:rsid w:val="004D4A2C"/>
     <w:rsid w:val="004E0312"/>
     <w:rsid w:val="004E1E17"/>
     <w:rsid w:val="004E2E8F"/>
@@ -6281,50 +6253,51 @@
     <w:rsid w:val="008413FF"/>
     <w:rsid w:val="00841F22"/>
     <w:rsid w:val="0084225F"/>
     <w:rsid w:val="0084281D"/>
     <w:rsid w:val="00844A33"/>
     <w:rsid w:val="00845133"/>
     <w:rsid w:val="0084701C"/>
     <w:rsid w:val="00847E33"/>
     <w:rsid w:val="00850220"/>
     <w:rsid w:val="008539CC"/>
     <w:rsid w:val="00853EF9"/>
     <w:rsid w:val="00853F3D"/>
     <w:rsid w:val="00853F99"/>
     <w:rsid w:val="00854562"/>
     <w:rsid w:val="00854578"/>
     <w:rsid w:val="008548F5"/>
     <w:rsid w:val="008551FD"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008566F1"/>
     <w:rsid w:val="00857DDF"/>
     <w:rsid w:val="00857EC2"/>
     <w:rsid w:val="00860487"/>
     <w:rsid w:val="00860CEE"/>
     <w:rsid w:val="00860D6F"/>
     <w:rsid w:val="008625AC"/>
+    <w:rsid w:val="008636B7"/>
     <w:rsid w:val="00863AB6"/>
     <w:rsid w:val="00864F1B"/>
     <w:rsid w:val="0086797B"/>
     <w:rsid w:val="00870D7D"/>
     <w:rsid w:val="00871A32"/>
     <w:rsid w:val="00871C9C"/>
     <w:rsid w:val="0087270E"/>
     <w:rsid w:val="00873FA0"/>
     <w:rsid w:val="00874244"/>
     <w:rsid w:val="00874A99"/>
     <w:rsid w:val="00876CBE"/>
     <w:rsid w:val="00877BCF"/>
     <w:rsid w:val="008812F1"/>
     <w:rsid w:val="0088183B"/>
     <w:rsid w:val="00882134"/>
     <w:rsid w:val="00882385"/>
     <w:rsid w:val="00883542"/>
     <w:rsid w:val="00883CA8"/>
     <w:rsid w:val="0088400F"/>
     <w:rsid w:val="008844FD"/>
     <w:rsid w:val="008845C4"/>
     <w:rsid w:val="0088644E"/>
     <w:rsid w:val="00890ABC"/>
     <w:rsid w:val="00891D90"/>
     <w:rsid w:val="00893346"/>
@@ -6864,94 +6837,96 @@
     <w:rsid w:val="00CA3F0B"/>
     <w:rsid w:val="00CA3FA5"/>
     <w:rsid w:val="00CA5CDA"/>
     <w:rsid w:val="00CA6F88"/>
     <w:rsid w:val="00CB10FF"/>
     <w:rsid w:val="00CB29D0"/>
     <w:rsid w:val="00CB44B9"/>
     <w:rsid w:val="00CB76C1"/>
     <w:rsid w:val="00CB7CD0"/>
     <w:rsid w:val="00CB7F20"/>
     <w:rsid w:val="00CC1154"/>
     <w:rsid w:val="00CC55EC"/>
     <w:rsid w:val="00CC5F40"/>
     <w:rsid w:val="00CC6563"/>
     <w:rsid w:val="00CC699E"/>
     <w:rsid w:val="00CD11AA"/>
     <w:rsid w:val="00CD1E28"/>
     <w:rsid w:val="00CD1E86"/>
     <w:rsid w:val="00CD2A61"/>
     <w:rsid w:val="00CD2CEE"/>
     <w:rsid w:val="00CD2E32"/>
     <w:rsid w:val="00CD3382"/>
     <w:rsid w:val="00CD5EC0"/>
     <w:rsid w:val="00CD6C24"/>
     <w:rsid w:val="00CD6C41"/>
+    <w:rsid w:val="00CD7FF6"/>
     <w:rsid w:val="00CE0304"/>
     <w:rsid w:val="00CE0933"/>
     <w:rsid w:val="00CE1E42"/>
     <w:rsid w:val="00CE371E"/>
     <w:rsid w:val="00CE4B48"/>
     <w:rsid w:val="00CE561F"/>
     <w:rsid w:val="00CE6553"/>
     <w:rsid w:val="00CE6611"/>
     <w:rsid w:val="00CE666D"/>
     <w:rsid w:val="00CF0425"/>
     <w:rsid w:val="00CF1B04"/>
     <w:rsid w:val="00CF1B6C"/>
     <w:rsid w:val="00CF1E6D"/>
     <w:rsid w:val="00CF2317"/>
     <w:rsid w:val="00CF24BF"/>
     <w:rsid w:val="00CF34CB"/>
     <w:rsid w:val="00CF353B"/>
     <w:rsid w:val="00CF3A8E"/>
     <w:rsid w:val="00CF5577"/>
     <w:rsid w:val="00CF65F4"/>
     <w:rsid w:val="00CF7B0D"/>
     <w:rsid w:val="00CF7D8E"/>
     <w:rsid w:val="00D00053"/>
     <w:rsid w:val="00D00503"/>
     <w:rsid w:val="00D00B9E"/>
     <w:rsid w:val="00D01355"/>
     <w:rsid w:val="00D06AB6"/>
     <w:rsid w:val="00D06ABE"/>
     <w:rsid w:val="00D1007F"/>
     <w:rsid w:val="00D110E9"/>
     <w:rsid w:val="00D11D3B"/>
     <w:rsid w:val="00D133D7"/>
     <w:rsid w:val="00D16651"/>
     <w:rsid w:val="00D17031"/>
     <w:rsid w:val="00D17111"/>
     <w:rsid w:val="00D17D09"/>
     <w:rsid w:val="00D21256"/>
     <w:rsid w:val="00D212FA"/>
     <w:rsid w:val="00D215B4"/>
     <w:rsid w:val="00D24512"/>
     <w:rsid w:val="00D24BA3"/>
     <w:rsid w:val="00D25E20"/>
     <w:rsid w:val="00D270F5"/>
     <w:rsid w:val="00D27708"/>
+    <w:rsid w:val="00D30323"/>
     <w:rsid w:val="00D3199A"/>
     <w:rsid w:val="00D32059"/>
     <w:rsid w:val="00D32456"/>
     <w:rsid w:val="00D3311D"/>
     <w:rsid w:val="00D33215"/>
     <w:rsid w:val="00D3368A"/>
     <w:rsid w:val="00D35A12"/>
     <w:rsid w:val="00D35BB0"/>
     <w:rsid w:val="00D35D87"/>
     <w:rsid w:val="00D36D7E"/>
     <w:rsid w:val="00D37D1E"/>
     <w:rsid w:val="00D37F27"/>
     <w:rsid w:val="00D4089C"/>
     <w:rsid w:val="00D40ADF"/>
     <w:rsid w:val="00D42485"/>
     <w:rsid w:val="00D43F29"/>
     <w:rsid w:val="00D44124"/>
     <w:rsid w:val="00D4467F"/>
     <w:rsid w:val="00D461DB"/>
     <w:rsid w:val="00D52C94"/>
     <w:rsid w:val="00D55805"/>
     <w:rsid w:val="00D55BBD"/>
     <w:rsid w:val="00D568E9"/>
     <w:rsid w:val="00D56DC1"/>
     <w:rsid w:val="00D6308A"/>
@@ -7018,50 +6993,51 @@
     <w:rsid w:val="00DD2DD3"/>
     <w:rsid w:val="00DD4A4C"/>
     <w:rsid w:val="00DD612C"/>
     <w:rsid w:val="00DD6C90"/>
     <w:rsid w:val="00DD7176"/>
     <w:rsid w:val="00DD793B"/>
     <w:rsid w:val="00DE063F"/>
     <w:rsid w:val="00DE2E5E"/>
     <w:rsid w:val="00DE417C"/>
     <w:rsid w:val="00DE57DD"/>
     <w:rsid w:val="00DE7F9A"/>
     <w:rsid w:val="00DF049E"/>
     <w:rsid w:val="00DF07C3"/>
     <w:rsid w:val="00DF1B41"/>
     <w:rsid w:val="00DF3F00"/>
     <w:rsid w:val="00DF4E88"/>
     <w:rsid w:val="00DF5559"/>
     <w:rsid w:val="00DF5A17"/>
     <w:rsid w:val="00DF5ED7"/>
     <w:rsid w:val="00DF69C1"/>
     <w:rsid w:val="00DF6CCC"/>
     <w:rsid w:val="00DF76E3"/>
     <w:rsid w:val="00DF7FFC"/>
     <w:rsid w:val="00E000D6"/>
     <w:rsid w:val="00E00213"/>
+    <w:rsid w:val="00E003C8"/>
     <w:rsid w:val="00E0057C"/>
     <w:rsid w:val="00E020C5"/>
     <w:rsid w:val="00E030A8"/>
     <w:rsid w:val="00E03833"/>
     <w:rsid w:val="00E044F5"/>
     <w:rsid w:val="00E05A70"/>
     <w:rsid w:val="00E06CC6"/>
     <w:rsid w:val="00E109BD"/>
     <w:rsid w:val="00E12E6A"/>
     <w:rsid w:val="00E1382C"/>
     <w:rsid w:val="00E13C2C"/>
     <w:rsid w:val="00E144F6"/>
     <w:rsid w:val="00E15258"/>
     <w:rsid w:val="00E1555D"/>
     <w:rsid w:val="00E16589"/>
     <w:rsid w:val="00E173C8"/>
     <w:rsid w:val="00E20D04"/>
     <w:rsid w:val="00E21E73"/>
     <w:rsid w:val="00E23927"/>
     <w:rsid w:val="00E239C5"/>
     <w:rsid w:val="00E245E7"/>
     <w:rsid w:val="00E26421"/>
     <w:rsid w:val="00E27CE8"/>
     <w:rsid w:val="00E30F3E"/>
     <w:rsid w:val="00E313F1"/>
@@ -7270,53 +7246,53 @@
     <w:rsid w:val="00FF0048"/>
     <w:rsid w:val="00FF2E87"/>
     <w:rsid w:val="00FF3275"/>
     <w:rsid w:val="00FF4351"/>
     <w:rsid w:val="00FF550C"/>
     <w:rsid w:val="00FF5A2D"/>
     <w:rsid w:val="00FF5AAF"/>
     <w:rsid w:val="00FF5ADE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D6D535C"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -9060,54 +9036,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3074</Words>
-  <Characters>17524</Characters>
+  <Words>13120</Words>
+  <Characters>7479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
+  <Lines>62</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20557</CharactersWithSpaces>
+  <CharactersWithSpaces>20558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>