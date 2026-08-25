--- v0 (2025-10-07)
+++ v1 (2026-08-25)
@@ -2,2563 +2,2289 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BC444A" w:rsidRDefault="00BC444A" w:rsidP="00BC444A">
+    <w:p w14:paraId="688DFA15" w14:textId="77777777" w:rsidR="00BC444A" w:rsidRDefault="00BC444A" w:rsidP="00BC444A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Darbinieka atlaišana pārbaudes laikā, ja ar to pārkāpts nelabvēlīgu seku radīšanas aizliegums. „Citi apstākļi” kā diskriminācijas kritērijs Darba likuma </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Darbinieka atlaišana pārbaudes laikā, ja ar to pārkāpts nelabvēlīgu seku radīšanas aizliegums. „Citi apstākļi” kā diskriminācijas kritērijs Darba likuma 29.panta devītās daļas izpratnē</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BFE63A" w14:textId="77777777" w:rsidR="00BC444A" w:rsidRDefault="00BC444A" w:rsidP="00841A36">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">1. Darbinieka tiesības tikt aizsargātam pret darba devēja īstenotu diskrimināciju Darba likuma 29.panta izpratnē un pret darba devēja radītajām nelabvēlīgajām sekām Darba likuma 9.panta izpratnē ir atvasinātas no Latvijas Republikas Satversmes 91.pantā atklātā vienlīdzības principa, kas darba tiesisko attiecību jomā konkretizēts Darba likuma 7.pantā. Līdz ar to abas minētās tiesības ir salīdzināmas un arī to aizsardzības līmenim jābūt salīdzināmam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E70A03" w14:textId="4CFE7076" w:rsidR="007838A6" w:rsidRDefault="00BC444A" w:rsidP="00040AAB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:ind w:firstLine="567"/>
+        <w:t>2. Darba likuma 9.pantā noteiktā nelabvēlīgu seku radīšanas aizlieguma pārkāpuma gadījums ietilpst Darba likuma 48.panta tvērumā. Ja nelabvēlīgās sekas ir izpaudušās kā darba tiesisko attiecību izbeigšana, darbiniekam ir tiesības prasīt atjaunot savu iepriekšējo tiesisko stāvokli, proti, atrašanos darba tiesiskajās attiecībās ar konkrēto darba devēju arī tādos gadījumos, kad darba devējs ir uzteicis darba līgumu pārbaudes laikā.</w:t>
+      </w:r>
+      <w:r w:rsidR="007838A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007838A6">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007838A6" w:rsidRPr="009B0AD6">
+        <w:t>Skatīt JUDIKATŪRAS MAIŅU nolēmumā SKC-3</w:t>
+      </w:r>
+      <w:r w:rsidR="007838A6">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007838A6" w:rsidRPr="009B0AD6">
+        <w:t>/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="007838A6">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCE2FCF" w14:textId="77777777" w:rsidR="00BC444A" w:rsidRDefault="00BC444A" w:rsidP="00040AAB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Likumpaklausība</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> diskriminācijas aizlieguma principa kontekstā nav uzskatāma par tādu kritēriju, pēc kura būtu nodalāma kāda atsevišķa sabiedrības sociāla grupa, jo šāda rīcība nesaistās tikai ar kāda indivīda personu (piemēram, dzimums vai rase) vai tikai ar viņa iekšējo pārliecību (piemēram, reliģiskā pārliecība), bet gan ir katra sabiedrības locekļa pienākums būt godīgam pret savu valsti un ievērot likumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC444A" w:rsidRDefault="00BC444A" w:rsidP="00BC444A">
-[...2 lines deleted...]
-        <w:ind w:firstLine="567"/>
+    <w:p w14:paraId="5A0CDB1C" w14:textId="77777777" w:rsidR="00BC444A" w:rsidRDefault="00BC444A" w:rsidP="00040AAB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Darba likuma </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00BC444A" w:rsidRDefault="00BC444A" w:rsidP="00056A18">
+        <w:t>4. Darba likuma 9.pantam ir divējāda funkcija. No vienas puses, tas aizsargā darbinieku kā sociāli vājāko darba tiesisko attiecību dalībnieku, kurš īsteno savas tiesības darba attiecību ietvaros tādā veidā, kas nonāk pretrunā ar darba devēja interesēm vai subjektīvajiem uzskatiem. No otras puses, minētā likuma norma, it īpaši Darba likuma 9.panta pirmajā daļā ietvertais speciālais nelabvēlīgu seku radīšanas aizliegums, kalpo likumu ievērošanas sekmēšanai, proti, publisko interešu aizsardzībai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3EA2E1" w14:textId="77777777" w:rsidR="00BC444A" w:rsidRDefault="00BC444A" w:rsidP="00056A18">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00056A18" w:rsidRPr="00403E1D" w:rsidRDefault="00056A18" w:rsidP="00056A18">
+    <w:p w14:paraId="0FFB6630" w14:textId="77777777" w:rsidR="00056A18" w:rsidRPr="00403E1D" w:rsidRDefault="00056A18" w:rsidP="00056A18">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403E1D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Latvijas Republikas Augstākās tiesas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00056A18" w:rsidRPr="00403E1D" w:rsidRDefault="00056A18" w:rsidP="00056A18">
+    <w:p w14:paraId="3A8BE7C0" w14:textId="77777777" w:rsidR="00056A18" w:rsidRPr="00403E1D" w:rsidRDefault="00056A18" w:rsidP="00056A18">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00403E1D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Civillietu departamenta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00056A18" w:rsidRPr="00403E1D" w:rsidRDefault="00056A18" w:rsidP="00056A18">
+    <w:p w14:paraId="24467FF4" w14:textId="77777777" w:rsidR="00056A18" w:rsidRPr="00403E1D" w:rsidRDefault="00056A18" w:rsidP="00056A18">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>2017.gada</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>2017.gada 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403E1D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 14</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00403E1D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>novem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403E1D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>novem</w:t>
+        <w:t>bra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA766E4" w14:textId="77777777" w:rsidR="00056A18" w:rsidRPr="00403E1D" w:rsidRDefault="00056A18" w:rsidP="00056A18">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-15"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403E1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SPRIEDUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14231BF6" w14:textId="77777777" w:rsidR="00056A18" w:rsidRDefault="00056A18" w:rsidP="00056A18">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403E1D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lieta Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00403E1D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>bra</w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056A18">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>31407814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00403E1D">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t>SKC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403E1D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>762</w:t>
+      </w:r>
       <w:r w:rsidRPr="00403E1D">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Lieta Nr.</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>/2017</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00631F93" w:rsidRDefault="00DD6C94" w:rsidP="00056A18">
+    <w:p w14:paraId="21F46BC2" w14:textId="37FDB42E" w:rsidR="00F936EB" w:rsidRPr="00631F93" w:rsidRDefault="00877705" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00877705" w:rsidRPr="00631F93">
+        <w:r w:rsidRPr="00286958">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>ECLI:LV:AT:2017:1114.C31407814.1.S</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002D75E4" w:rsidRPr="00631F93" w:rsidRDefault="002D75E4" w:rsidP="00056A18">
+    <w:p w14:paraId="38D6BE94" w14:textId="77777777" w:rsidR="002D75E4" w:rsidRPr="00631F93" w:rsidRDefault="002D75E4" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="215A0A16" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="19"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Augst</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ākā tiesa šādā sastāvā:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="1641AB10" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="725" w:right="5069"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesnese referente Inta Lauka, tiesnese Anita </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Čerņavska, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="704C39B6" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="725" w:right="5069"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>tiesnese Vanda Cīrule,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="374EDE19" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="725" w:right="5069"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesnesis Valerijans Jonikāns, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="67AB3CF9" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="725" w:right="5069"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesnese Ļubova Kušnire, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="2F4EF8C5" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="725" w:right="5069"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesnesis Valerijs Maksimovs, tiesnese Marika Senkāne, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="03AA6F04" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="725" w:right="5069"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesnesis Normunds Salenieks, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>tiesnese Edīte Vernuša,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="3C71B0F0" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="725" w:right="5069"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesnese Anda Vītola, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="709DC1C6" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="725" w:right="5069"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>tiesnese Mārīte Zāģere</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="1236C3B0" w14:textId="77777777" w:rsidR="00125DFD" w:rsidRPr="00EE72FE" w:rsidRDefault="00125DFD" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="5" w:right="5"/>
-[...106 lines deleted...]
-    <w:p w:rsidR="00056A18" w:rsidRPr="00EE72FE" w:rsidRDefault="00056A18" w:rsidP="00056A18">
+        <w:ind w:left="725" w:right="5069"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1FB9EB" w14:textId="35ECA155" w:rsidR="00F936EB" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:right="5"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+      </w:pPr>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>izskat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īja rakstveida procesā civillietu sakarā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="002D75E4">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[pers. A]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kasācijas sūdzību par Rīgas apgabaltiesas Civillietu tiesas kolēģijas 2016.gada 6.septembra spriedumu </w:t>
+      </w:r>
+      <w:r w:rsidR="002D75E4">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[pers. A]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prasībā pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[firma]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par darba devēja uzteikuma atzīšanu par spēkā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t>neesošu, neizmaksātās darba samaksas, neizmantotā atvaļinājuma kompensācijas, vidējās izpeļņas par darba piespiedu kavējuma laiku un morālā kaitējuma atlīdzības piedziņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2C6947" w14:textId="77777777" w:rsidR="00056A18" w:rsidRPr="00EE72FE" w:rsidRDefault="00056A18" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="10"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00056A18" w:rsidRPr="00EE72FE" w:rsidRDefault="00056A18" w:rsidP="00056A18">
+        <w:ind w:left="5" w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CF9AD7" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Apraksto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>šā daļa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1873FFFA" w14:textId="77777777" w:rsidR="00056A18" w:rsidRPr="00EE72FE" w:rsidRDefault="00056A18" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352FD371" w14:textId="65FB070F" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="24" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">[1] </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[Pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 13.august</w:t>
+        <w:t xml:space="preserve"> 2014.gada 13.august</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">ā cēla Rīgas pilsētas Zemgales priekšpilsētas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>tiesā prasību, kas vēlāk precizē</w:t>
       </w:r>
       <w:r w:rsidR="00444FCA">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>ta, pret SIA „</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00444FCA">
+        <w:t xml:space="preserve">ta, pret </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Newcon</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00444FCA">
+        <w:t>[firma]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">”, kurā, pamatojoties uz </w:t>
+        <w:t xml:space="preserve">, kurā, pamatojoties uz </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Darba likuma 7., 9., 28., 29., 46., 47., 48., 59., 67., 68., 71., 75., 122., 124., 125., 126., 128., </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">130., 136., 137., 138. 140., 145., 149.pantu un </w:t>
       </w:r>
       <w:r w:rsidR="00B943A1">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Civillikuma 1.pantu, lūdza</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="06CF63AE" w14:textId="518CA301" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="869"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="19" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>atz</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>īt par prettiesisku un spēkā</w:t>
       </w:r>
       <w:r w:rsidR="00444FCA">
-        <w:t xml:space="preserve"> neesošu SIA „</w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t xml:space="preserve"> neesošu </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[firma]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> 2014.gada 11.jūlija rīkojumu Nr.AD-1107/14.3 „Par atbrīvošanu no darba”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2FC494" w14:textId="745409AD" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="869"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="14" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">atjaunot </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> iepriek</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">šējā darbā saskaņā ar </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+      <w:r w:rsidR="00125DFD">
+        <w:t>[datums]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> darba līguma noteikumiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C954EB7" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="869"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="19" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>piedz</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">īt vidējo izpeļņu par visu darba piespiedu kavējuma laiku, neizmaksāto darba </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>algu 141,62 EUR, piemaksu par nostrādātajām virsstundām 58,35 EUR, piemaksu par papildu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbu laik</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ā no </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t>ā no 2014.gada 17.jūnija līdz 2014.gada 10.jūlijam 533,60 EUR, morālā kaitējuma atlīdzību 2500 EUR;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F97A00" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="24" w:right="10" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>atz</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">īt, ka darba devēja pārkāpusi atšķirīgas attieksmes aizliegumu un radījusi prasītājai, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>kura izmantoja savas tiesības nepiekrist darba devējas pretlikumīgajai rīcībai, nelabvēlīgas sekas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="3BCA42B1" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Pras</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ība pamatota ar šādiem apstākļiem.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="596D6155" w14:textId="11C6306C" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">[1.1] </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[Pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">, pamatojoties uz </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...36 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00125DFD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[datums]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> starp pusēm noslēgto darba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve">līgumu Nr.DL-26/2014, strādāja atbildētājai piederošajā </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[darbavieta]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[amats]</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00DD6C94">
+      <w:r w:rsidR="00125DFD">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Lobby</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> bārā kopš viesnīcas atvēršanas pirmās dienas, t.i.</w:t>
+        <w:t>[darba vieta]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> kopš </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[darbavietas]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> atvēršanas pirmās dienas, t.i.</w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> 2014.gada 1.maija. Saskaņā ar darba līguma 1.3.punktu tika noteikts pārbaudes termiņš trīs kalendārie mēneši.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t xml:space="preserve"> 2014.gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[..]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t>. Saskaņā ar darba līguma 1.3.punktu tika noteikts pārbaudes termiņš trīs kalendārie mēneši.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543BDC55" w14:textId="26C6E8A0" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00360B6D" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="14" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE72FE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>[Nosaukums]</w:t>
+      </w:r>
+      <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> nozarē prasītāja strādājusi jau piecus gadus, tādēļ pieņemta darbā uzreiz </w:t>
+      </w:r>
+      <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>pēc pirmās intervijas. Da</w:t>
       </w:r>
       <w:r w:rsidR="002F6078">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE72FE">
+      <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">bu vienmēr veikusi godprātīgi, atbildīgi, ar ieinteresētību un atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE72FE">
+      <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t>likuma un darba devēja prasībām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="17809CA5" w14:textId="6B970544" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="14" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>[1.2] P</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">ēc pirmā nostrādātā mēneša darbiniecei piedāvāts strādāt viesnīcas restorānā par </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve">ēc pirmā nostrādātā mēneša darbiniecei piedāvāts strādāt </w:t>
+      </w:r>
+      <w:r w:rsidR="0090482B">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:t>[darbavietas]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0090482B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>[darba vietā]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r w:rsidR="0090482B">
+        <w:t>[amats]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve">, taču no šī piedāvājuma prasītāja atteikusies. Kādā no brīvdienām </w:t>
+      </w:r>
+      <w:r w:rsidR="0090482B">
+        <w:t>[darbavietas]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> īpašnieka pārstāvis vēlreiz zvanījis un piedāvājis šo papildu darbu, norādot, ka papildu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t xml:space="preserve">pienākumu neuzņemšanās gadījumā darbiniecei būs jāraksta atlūgums. Pēc šīs sarunas prasītāja </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">uzņēmusies veikt papildus arī restorāna vecākā viesmīļa pienākumus, par ko starp pusēm </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve">uzņēmusies veikt papildus arī </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[darba vieta]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[amats]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> pienākumus, par ko starp pusēm </w:t>
+      </w:r>
+      <w:r w:rsidR="00A064A4">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>2014.gada</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>[datums]</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 31.maijā noslēgta vienošanās </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">/2014.01. Turklāt rakstveida vienošanās par </w:t>
+        <w:t xml:space="preserve"> noslēgta vienošanās Nr.DL-26/2014.01. Turklāt rakstveida vienošanās par </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>šo darbu tika noformēta tikai pēc tam, kad darbiniece vairākkārt uz to uzstājusi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="3C0631C5" w14:textId="1BB1F5EB" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="14" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>[1.3] Sa</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">ņemot pirmo mēnešalgu, </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> radās neizpratne par darba samaksas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">apmēru, jo darba samaksa par nakts darbu nebija veikta, pārkāpjot Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">apmēru, jo darba samaksa par nakts darbu nebija veikta, pārkāpjot Darba likuma 67.pantu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Darbiniece lūgusi veikt algas pārrēķinu un pārskaitīt precīzu summu uz viņas kontu. Tomēr līdz </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E031EE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[datums]</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>, t.i., nākamajai algas dienai</w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> nekas nebija mainījies, tādēļ prasītāja par notiekošo </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">interesējusies pie restorāna menedžera, kurš šo jautājumu devies noskaidrot pie viesnīcas </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">vadības. Pēc laika menedžeris atgriezies un visiem restorāna viesmīļiem, tajā skaitā prasītājai, </w:t>
+        <w:t xml:space="preserve">interesējusies pie </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:t>[darba vietas]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> menedžera, kurš šo jautājumu devies noskaidrot pie </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:t>[darbavietas]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vadības. Pēc laika menedžeris atgriezies un visiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[darba</w:t>
+      </w:r>
+      <w:r w:rsidR="0090482B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>vietas]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[amats]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tajā skaitā prasītājai, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>izdalījis aploksnes, par kuru saņemšanu paraksts nav prasīts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="002D75E4" w:rsidP="00056A18">
+    <w:p w14:paraId="54B02583" w14:textId="5B36CFAF" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="002D75E4" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="24" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[Pers. A]</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>, vi</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ņas kolēģes </w:t>
       </w:r>
       <w:r w:rsidR="00D83166">
         <w:t>[pers. B]</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidR="00D83166">
         <w:t>[pers. C]</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> ko</w:t>
       </w:r>
       <w:r w:rsidR="00405675">
         <w:t>nstatēja, ka aploksnēs ir nauda</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> un </w:t>
+        <w:t xml:space="preserve"> un atteicās šīs aploksnes pieņemt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A064A4">
+        <w:t>[Darba</w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A064A4">
+        <w:t>vieta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A064A4">
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> menedžeris lūdzis darbiniecēm doties pie </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">atteicās šīs aploksnes pieņemt. Restorāna menedžeris lūdzis darbiniecēm doties pie </w:t>
+        <w:t>[..] </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">ģenerāldirektora, lai personīgi saņemtu paskaidrojumus par radušos situāciju. Prasītāja un viņas </w:t>
+        <w:t xml:space="preserve">direktora, lai personīgi saņemtu paskaidrojumus par radušos situāciju. Prasītāja un viņas </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">kolēģes vērsušās pie viesnīcas īpašnieka pārstāvja, kuram darījušas zināmu, ka darba samaksu </w:t>
+        <w:t xml:space="preserve">kolēģes vērsušās pie </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE" w:rsidRPr="000D1D22">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[darbavietas]</w:t>
+      </w:r>
+      <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašnieka pārstāvja, kuram darījušas zināmu, ka darba samaksu </w:t>
       </w:r>
       <w:r w:rsidR="00405675">
         <w:t>aploksnē nepieņems</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> un vēlas, lai visa darba samaks</w:t>
       </w:r>
       <w:r w:rsidR="00307253">
         <w:t>a tiek pārskaitīta uz viņu kontiem</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> atbilstoši darba līguma noteikumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="049BEF5B" w14:textId="2BBE0142" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="19" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ēc sarunas viesnīcas īpašnieka pārstāvis mutvārdos deva rīkojumu restorāna </w:t>
+        <w:t xml:space="preserve">ēc sarunas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:t>[darbavietas]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> īpašnieka pārstāvis mutvārdos deva rīkojumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:t xml:space="preserve">[darba vietas] </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">menedžerim noorganizēt, lai darbiniecēm tiktu pārrēķināta darba alga par visu nostrādāto laiku, ieskaitot svētku dienas un nakts stundas, kā arī lai darbinieces uzraksta atlūgumus. Piespiedu </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>atlūgumu prasītāja nav rakstījusi</w:t>
       </w:r>
       <w:r w:rsidR="00405675">
         <w:t>. Ierodot</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ies darbā nākamajā dienā </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> 11.jūlijā atbilstoši darba grafikam, </w:t>
+      <w:r w:rsidR="00E031EE">
+        <w:t>[datums]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> atbilstoši darba grafikam, </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> konstatējusi, ka jūlija mēneša grafikā viņas maiņas jau bija izdzēstas. Viesnīcas īpašnieka pārstāvis paziņojis, ka darbiniece var iet mājās, bet lietvede izsniegusi </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t xml:space="preserve"> konstatējusi, ka jūlija mēneša grafikā viņas maiņas jau bija izdzēstas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:t>[Darbavietas]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> īpašnieka pārstāvis paziņojis, ka darbiniece var iet mājās, bet lietvede izsniegusi 2014.gada 11.jūlija rīkojumu Nr.AD-1107/14.3 „Par atbrīvošanu no darba”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3A2496" w14:textId="3FF81803" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="24" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[1.4] St</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ājoties darbā starptautiski atzīta zīmola viesnīcā, prasītāja bija pārliecināta, ka </w:t>
+        <w:t xml:space="preserve">ājoties darbā starptautiski atzīta zīmola </w:t>
+      </w:r>
+      <w:r w:rsidR="00E031EE">
+        <w:t>[darbavieta]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve">, prasītāja bija pārliecināta, ka </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">nebūs problēmu saistībā ar darba samaksu un likumu ievērošanu, tomēr darba devējas pārstāvji </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>sagādājuši vilšanos un nepatīkami pārsteiguši, rīkojoties klaji prettiesiski, pilnībā ignorējot darbinieku tiesības un normatīvo aktu prasības.</w:t>
       </w:r>
       <w:r w:rsidR="00405675">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00326791">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>isiem uzņēmējiem, tostarp ārvalstu uzņēmējiem, komercdarbība jāveic godīgi un jāciena savi darbinieki.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="002D75E4" w:rsidP="00056A18">
+    <w:p w14:paraId="6A9A86F9" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="002D75E4" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="24" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[Pers. A]</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir augsti kvalific</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t>ēta darbiniece. Par viņas darba kvalitāti nekad nav sa</w:t>
       </w:r>
       <w:r w:rsidR="008B5A93">
         <w:t xml:space="preserve">ņemtas sūdzības, gluži pretēji </w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">tikai atzinīgas atsauksmes. Tieši minēto prasmju dēļ darba devēja uzdeva viņai </w:t>
       </w:r>
       <w:r w:rsidR="00326791">
         <w:t xml:space="preserve">pildīt </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t>papildu pienākumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="453901A8" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="19" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[1.5] Uzsakot darbu p</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ārbaudes laikā, atbildētāja pārkāpusi arī Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ārbaudes laikā, atbildētāja pārkāpusi arī Darba likuma 47.panta </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">pirmo daļu, jo trīs dienas iepriekš nav brīdinājusi par darba līguma uzteikšanu, kas prasītājai </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>liedza iespēju strādāt vēl trīs dienas un saņemt par tām darba samaksu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="370165E5" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="19" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Turkl</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">āt </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no darba atlaista prettiesiski, pārkāpjot Darba likuma </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> no darba atlaista prettiesiski, pārkāpjot Darba likuma 9.pantu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">proti, darba devēja vēlējās uzspiest darbiniecei saņemt ienākumus, kuri nav uzrādīti uzņēmuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>grāmatvedības uzskaitē, taču prasītāja šādas nelikumīgas darbības neatbalstīja, par ko tika sodīta, atlaižot no darba.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="4BAED031" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="10" w:firstLine="548"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Atbilsto</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ši Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> darba devējam ir pienākums pierādīt, ka darba līguma uzteikums ir tiesiski pamatots un atbilst noteiktajai darba līguma uzteikšanas kārtībai. Saskaņā ar </w:t>
+        <w:t xml:space="preserve">ši Darba likuma 125.pantam darba devējam ir pienākums pierādīt, ka darba līguma uzteikums ir tiesiski pamatots un atbilst noteiktajai darba līguma uzteikšanas kārtībai. Saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">arba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pirmo daļu darbiniekam, kas prettiesiski atlaists no darba </w:t>
+        <w:t xml:space="preserve">arba likuma 126.panta pirmo daļu darbiniekam, kas prettiesiski atlaists no darba </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">un atjaunots iepriekšējā darbā, saskaņā ar tiesas spriedumu izmaksājama vidējā izpeļņa par visu </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>darba piespiedu kavējuma laiku</w:t>
       </w:r>
       <w:r w:rsidR="00941AF8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="0C75C504" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="11" w:right="10" w:firstLine="548"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Saska</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ņā ar Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> astoto daļu, ja tiek pārkāpts atšķirīgas attieksmes aizliegums un aizliegums radīt nelabvēlīgas sekas, darbiniekam papildus citām šajā likumā </w:t>
+        <w:t xml:space="preserve">ņā ar Darba likuma 29.panta astoto daļu, ja tiek pārkāpts atšķirīgas attieksmes aizliegums un aizliegums radīt nelabvēlīgas sekas, darbiniekam papildus citām šajā likumā </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>noteiktajām tiesībām ir tiesības prasīt zaudējumu atlīdzību un atlīdzību par morālo kaitējumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="1D13DC6F" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="11" w:right="14" w:firstLine="548"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="1DFC47B9" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="11" w:right="14" w:firstLine="548"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[2] Ar R</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">īgas pilsētas Zemgales priekšpilsētas tiesas </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 23.februāra spriedumu </w:t>
+        <w:t xml:space="preserve">īgas pilsētas Zemgales priekšpilsētas tiesas 2016.gada 23.februāra spriedumu </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>prasība daļēji apmierināta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="72583CED" w14:textId="75E789B5" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:right="10" w:firstLine="548"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Atz</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>īts par spēkā</w:t>
       </w:r>
       <w:r w:rsidR="004D2749">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> neesošu SIA „</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="004D2749">
+        <w:t xml:space="preserve"> neesošu </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t>Newcon</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="004D2749">
+        <w:t>[firma]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">/14.3 par </w:t>
+        <w:t xml:space="preserve"> 2014.gada 11.jūlija rīkojums </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr.AD-1107/14.3 par </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbrīvošanu no darba, atjaunojot prasītāju iepriekšējā </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">darbā saskaņā ar 2014.gada 30.aprīlī starp pusēm noslēgtā darba līguma </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t xml:space="preserve">darbā saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="0090482B">
+        <w:t xml:space="preserve">[datums] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t>starp pusēm noslēgtā darba līguma Nr.DL-26/2014 noteikumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E263D32" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="10" w:firstLine="548"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>No atbild</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">ētājas </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> piedzīta vidējā izpeļņa 19 168,20 EUR par darba </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">piespiedu kavējuma laiku no </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 11.jūlija līdz 2016.gada 10.februārim, piemaksa par </w:t>
+        <w:t xml:space="preserve">piespiedu kavējuma laiku no 2014.gada 11.jūlija līdz 2016.gada 10.februārim, piemaksa par </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">nostrādātām virsstundām 58,35 EUR, piemaksa par papildu darba veikšanu 533,60 EUR, kopā </w:t>
       </w:r>
       <w:r w:rsidR="008B5A93">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>19 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">760,15 </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">EUR, ieturot likumā noteiktos nodokļus, kā arī neizmaksātā darba alga 141,62 EUR </w:t>
+        <w:t xml:space="preserve">760,15 EUR, ieturot likumā noteiktos nodokļus, kā arī neizmaksātā darba alga 141,62 EUR </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>pēc nodokļu ieturēšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="5C066C9F" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="548"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Izbeigta tiesved</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ība prasības daļā par neizmantotā atvaļinājuma kompensācijas piedziņu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="7D81F835" w14:textId="632AB2E0" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="24" w:firstLine="548"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>No atbild</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ētājas </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> labā piedzīta morālā kaitējuma atlīdzība 740 EUR, atzī</w:t>
       </w:r>
       <w:r w:rsidR="00E34672">
-        <w:t>stot, ka SIA „</w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t xml:space="preserve">stot, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[firma]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> pārkāpusi Darba likuma 9.pantā noteikto aizliegumu radīt nelabvēlīgas sekas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1C1165" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="557"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Pras</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>ība noraidīta daļā par morālā kaitējuma atlīdzības 1760 EUR piedziņu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="15D4518C" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="24" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Valsts ien</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t>ākumos no atbildētājas piedzīta</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t>ākumos no atbildētājas piedzīta valsts nodeva 1022,05 EUR un ar lietas izskatīšanu saistītie izdevumi 27,10 EUR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D491319" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="14" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Apmierinot pras</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ību daļā par atjaunošanu darbā, tiesa spriedumā norādījusi, ka saskaņā </w:t>
       </w:r>
       <w:r w:rsidR="001F47D6">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ar D</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">arba likuma </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, uzsakot darbu pārbaudes laikā, darba devējam nav pienākuma norādīt </w:t>
+        <w:t xml:space="preserve">arba likuma 47.pantu, uzsakot darbu pārbaudes laikā, darba devējam nav pienākuma norādīt </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">uzteikuma iemeslu, taču šādam iemeslam ir jāpastāv, jo </w:t>
       </w:r>
       <w:r w:rsidR="001F47D6">
         <w:t>atbilstoši</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> Darba likuma 46.panta noteikumiem pārbaudes mērķis ir noskaidrot, vai darbinieks atbilst uzticētā darba veikšanai. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Tātad darba devējam likumā noteiktās tiesības ir jāīsteno atbilstoši pārbaudes jēgai un mērķim.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proti, str</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>īda gadījumā darba devējam ir jāspēj pierādīt, ka noteikto pārbaudi darbinieks nav izturējis, jo viņš neatbilst uzticētā darba veikšanai. Šādi pierādījumi lietā nav iesniegti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="476E5224" w14:textId="050F6079" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Iesniegtie pier</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ādījumi apstiprina pretējo, proti, prasītāja ir ieguvusi bakalaura grādu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE72FE">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">tūrisma un viesmīlības nozares uzņēmumu vadībā, vairākus gadus strādājusi par viesmīli, kas </w:t>
+      <w:r w:rsidR="0090482B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[nosaukums]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nozares uzņēmumu vadībā, vairākus gadus strādājusi par </w:t>
+      </w:r>
+      <w:r w:rsidR="0090482B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[amats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">liecina, ka viņai ir gan atbilstoša izglītība, gan darba pieredze šajā jomā. Prasītājas prasmes </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">novērtējusi arī darba devēja, kas noteiktajā pārbaudes laikā uzticējusi darbiniecei veikt vecākā </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BF6EC5" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t xml:space="preserve">novērtējusi arī darba devēja, kas noteiktajā pārbaudes laikā uzticējusi darbiniecei veikt </w:t>
+      </w:r>
+      <w:r w:rsidR="0090482B">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[amats]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> pienākumus, tādējādi apliecinot viņas augsto profesionālo līmeni un spējas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E52016C" w14:textId="77777777" w:rsidR="00BF6EC5" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Atbilsto</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">ši Darba likuma </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="00BF6EC5" w:rsidRDefault="00BF6EC5" w:rsidP="00056A18">
+        <w:t xml:space="preserve">ši Darba likuma 124.panta pirmajai daļai, ja darba devēja uzteikums nav tiesiski pamatots, tas saskaņā ar tiesas spriedumu atzīstams par spēkā neesošu. Saskaņā ar minētā panta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t>otro daļu šādā gadījumā darbinieks ar tiesas spriedumu atjaunojams iepriekšējā darbā, bet, pamatojoties uz Darba likuma 126.pantu, darbiniekam izmaksājama vidējā izpeļņa par visu darba piespiedu kavējuma laiku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0D7DF9" w14:textId="77777777" w:rsidR="00BF6EC5" w:rsidRDefault="00BF6EC5" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:firstLine="562"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF6EC5" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="2FA6AF78" w14:textId="14021443" w:rsidR="00BF6EC5" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:firstLine="562"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[3] Apel</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>ācijas sūdzību par minēto spriedumu</w:t>
       </w:r>
       <w:r w:rsidR="001B6BB5" w:rsidRPr="001B6BB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B6BB5" w:rsidRPr="00EE72FE">
         <w:t>da</w:t>
       </w:r>
       <w:r w:rsidR="001B6BB5">
         <w:t>ļ</w:t>
       </w:r>
       <w:r w:rsidR="004D7C3C">
         <w:t>ā, ar kuru prasība apmierināta,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> iesniedza </w:t>
       </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[firma]</w:t>
+      </w:r>
       <w:r w:rsidR="001B6BB5">
-        <w:t>SIA „</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00BF6EC5" w:rsidRDefault="00BF6EC5" w:rsidP="00056A18">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A66BA8" w14:textId="77777777" w:rsidR="00BF6EC5" w:rsidRDefault="00BF6EC5" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:firstLine="562"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF6EC5" w:rsidRDefault="00BF6EC5" w:rsidP="00056A18">
+    <w:p w14:paraId="137CD670" w14:textId="77777777" w:rsidR="00BF6EC5" w:rsidRDefault="00BF6EC5" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:firstLine="562"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">4] </w:t>
@@ -2567,717 +2293,572 @@
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[Pers. A]</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ties</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ā ie</w:t>
       </w:r>
       <w:r w:rsidR="00C56ED5">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>sniegusi pretapelācijas sūdzību, kurā norādīti šādi argumenti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C56ED5" w:rsidRPr="00BF6EC5" w:rsidRDefault="00C56ED5" w:rsidP="00056A18">
+    <w:p w14:paraId="373B4853" w14:textId="77777777" w:rsidR="00C56ED5" w:rsidRPr="00BF6EC5" w:rsidRDefault="00C56ED5" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:firstLine="562"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[4.1] S</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">priedumā dots nepareizs lietas apstākļu juridiskais novērtējums. </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">arbiniecei izsniegtais dokuments </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">nav uzskatāms par darba līguma uzteikumu, jo tas izsniegts, pārkāpjot Darba likuma </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">nav uzskatāms par darba līguma uzteikumu, jo tas izsniegts, pārkāpjot Darba likuma 47.panta </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t>pirmajā daļā noteikto termiņu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="004D7C3C" w:rsidP="00056A18">
+    <w:p w14:paraId="7852767C" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="004D7C3C" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="5" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>[4.2]</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Darba devēja, </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ignorējot </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> tiesības, normatīvo aktu prasības un padarot darbinieci par līdzvainīgu likumpārkāpumā, </w:t>
       </w:r>
       <w:r>
         <w:t>atlaidusi darbinieci no darba</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tādējādi </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">pārkāpjot atšķirīgas attieksmes aizliegumu (Darba likuma </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="004D7C3C" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t>pārkāpjot atšķirīgas attieksmes aizliegumu (Darba likuma 29.panta pirmā un devītā daļa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E986730" w14:textId="77777777" w:rsidR="004D7C3C" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="14" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>Šādā veidā pārkāptas prasītājas tiesības, kas garantētas Satversmes 91.</w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">un </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00650974" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t>un 107.pantā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BB64E6" w14:textId="77777777" w:rsidR="00650974" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="14" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Pretapel</w:t>
       </w:r>
       <w:r w:rsidR="004D7C3C">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ācijas sūdzībā prasītāja lūgusi prasību apmierināt pilnīgi,</w:t>
       </w:r>
       <w:r w:rsidR="00BF6EC5">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kompensācijas par morālo kaitējumu apmēru nosakot pēc tiesas ieskata, savukārt a</w:t>
       </w:r>
       <w:r w:rsidR="004D7C3C">
         <w:t>tbildētājas apelācijas sūdzību noraidīt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00650974" w:rsidRDefault="00650974" w:rsidP="00056A18">
+    <w:p w14:paraId="3B1A7178" w14:textId="77777777" w:rsidR="00650974" w:rsidRDefault="00650974" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="14" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="007FDEFE" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="14" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">[5] </w:t>
       </w:r>
       <w:r w:rsidR="004D7C3C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Ar</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rīgas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>apgabaltiesas Civillietu tiesas kolēģija</w:t>
       </w:r>
       <w:r w:rsidR="004D7C3C">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 2016.gada </w:t>
       </w:r>
       <w:r w:rsidR="004D7C3C">
         <w:t>6.septembra spriedumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D7C3C">
         <w:t>prasība</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> apmierināt</w:t>
       </w:r>
       <w:r w:rsidR="004D7C3C">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> daļēji.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="449A53F2" w14:textId="7BDFCC3C" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="43" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">No SIA </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>[firma]</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> labā ir piedzīta piemaksa </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">58,35 EUR par </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">nostrādātajām virsstundām un piemaksa 533,60 EUR par papildu darbu, ieturot </w:t>
+        <w:t xml:space="preserve">58,35 EUR par nostrādātajām virsstundām un piemaksa 533,60 EUR par papildu darbu, ieturot </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>likumā noteiktos nodokļus, kā ar</w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> neizmaksātā darba alga 141,62 EUR pēc nodokļu ieturēšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="6F93420E" w14:textId="64175A82" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Atz</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>īts, ka SIA „</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve">īts, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Newcon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>[firma]</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> noteikto </w:t>
+        <w:t xml:space="preserve"> ir pārkāpusi Darba likuma 9.pantā noteikto </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">aizliegumu radīt nelabvēlīgas sekas, piedzenot no atbildētājas </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> labā morālā kaitējuma atlīdzību 740 EUR.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="7F5A01E7" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="34" w:right="10" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Noteikta </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">sprieduma </w:t>
       </w:r>
       <w:r w:rsidR="008E3BF8" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>nekav</w:t>
       </w:r>
       <w:r w:rsidR="008E3BF8" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ējoša </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t>izpilde daļā par piemaksas par nostrādātajām virsstundām un neizmaksātās darba algas piedziņu.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t xml:space="preserve">izpilde daļā par piemaksas par nostrādātajām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:lastRenderedPageBreak/>
+        <w:t>virsstundām un neizmaksātās darba algas piedziņu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B07EDA2" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="34" w:right="5" w:firstLine="533"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Pras</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>ība noraidīta daļā par atšķirīgas attieksmes aizlieguma pārkāpumu, par darba devējas uzteikuma atzīšanu par spēkā neesošu, par prasītājas atjaunošanu darbā un vidējās izpeļņas par darba piespiedu kavējuma laiku piedziņu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="3A343D4A" w14:textId="3CA403CE" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="29" w:right="10" w:firstLine="533"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Valsts ien</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t>ākumos no atbildētājas piedzīta</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> valsts nodeva 292,18 EUR un ar lietas izskatīšanu saistītie izdevumi 29,97 EUR. No </w:t>
+        <w:t xml:space="preserve">ākumos no atbildētājas piedzīta valsts nodeva 292,18 EUR un ar lietas izskatīšanu saistītie izdevumi 29,97 EUR. No </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> SIA „</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">” labā </w:t>
+      <w:r w:rsidR="00125DFD">
+        <w:t>[firma]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labā </w:t>
       </w:r>
       <w:r w:rsidR="00AE6458">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">piedzīta valsts nodeva 905,03 EUR par apelācijas sūdzības iesniegšanu atbilstoši </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>prasības noraidītajai daļai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="012006C5" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="533"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spriedums pamatots ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>šādiem motīviem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="44B06099" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="24" w:right="10" w:firstLine="533"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[5.1] Darba dev</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ējas rīkojums </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> pirmajai daļai vienīgā obligātā prasība šādam uzteikumam </w:t>
+        <w:t xml:space="preserve">ējas rīkojums Nr.AD-1107/14.3 „Par atbrīvošanu no darba” pretēji pretapelācijas sūdzībā norādītajam ir atzīstams par darba tiesisko attiecību uzteikumu, jo atbilstoši Darba likuma 47.panta pirmajai daļai vienīgā obligātā prasība šādam uzteikumam </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">pārbaudes laikā ir rakstveida forma, kas konkrētajā gadījumā ir ievērota, kā to pamatoti atzinusi </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>arī pirmās instances tiesa. Darba devējas uzteikums, neievērojot trīs dienu termiņu, nerada Darba likuma 124.panta sekas, jo nevar atzīt par prettiesisku darba devējas rīcību, kuras pamatā ir tās tiesības uzteikt darba līgumu visā pārbaudes termiņa laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="003F1206" w:rsidP="00056A18">
+    <w:p w14:paraId="3D76ADCB" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="003F1206" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="24" w:right="14" w:firstLine="533"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[5.2</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -3289,280 +2870,222 @@
         </w:rPr>
         <w:t xml:space="preserve">ētājas rīcība, vēršoties pret prasītāju un atlaižot no darba tā iemesla dēļ, ka </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>viņa iestājās par savu tiesību izma</w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">tošanu un atteicās saņemt daļu no algas aploksnē bez nodokļu </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">maksājumiem, kvalificējama kā Darba likuma </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">maksājumiem, kvalificējama kā Darba likuma 9.panta pirmās daļas noteikumu pārkāpums. Lai gan atbildētājas pārstāvis noliedza, ka notikusi naudas izmaksāšana aploksnē, tomēr atbilstoši </w:t>
+      </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
-        <w:rPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> otrajai daļai neiesniedza pierādījumus, kuri </w:t>
+        <w:t xml:space="preserve">Darba likuma 9.panta otrajai daļai neiesniedza pierādījumus, kuri </w:t>
       </w:r>
       <w:r w:rsidR="006E2857">
         <w:t>atspēkotu</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> pārsūdzētajā spriedumā minētos argumentus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="0CF60C62" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="24" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[5.</w:t>
       </w:r>
       <w:r w:rsidR="003F1206">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">] No Darba likuma </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> j</w:t>
+        <w:t>] No Darba likuma 9.panta j</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ēgas izriet aizliegums darba devējam vērsties pret </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">darbinieku, kurš tiesisko attiecību ietvaros pieļaujamā veidā izmanto savas tiesības. Gadījumā, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ja darba devējs šādas pret darbinieku vērstas darbības veic, tad </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>viņam jā</w:t>
       </w:r>
       <w:r w:rsidR="009E0B41" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>atbild par savas rīcības sekām.</w:t>
       </w:r>
       <w:r w:rsidR="00650974">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Šādos apstākļos ir pamatots pirmās instances tiesas spriedums daļā par morālā kaitējuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>atlīdzības 740 EUR</w:t>
       </w:r>
       <w:r w:rsidR="006E2857" w:rsidRPr="006E2857">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E2857" w:rsidRPr="00EE72FE">
         <w:t>piedziņu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">, kam apelācijas instances tiesa atbilstoši Civilprocesa likuma </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> piektās daļas noteikumiem pievienojas, jo šāds atlīdzības apmērs noteikts atbilstoši </w:t>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">432.panta piektās daļas noteikumiem pievienojas, jo šāds atlīdzības apmērs noteikts atbilstoši </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>Augstākās tiesas judikatūrā nostiprinātajiem kritērijiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="003F1206" w:rsidP="00056A18">
+    <w:p w14:paraId="5645B197" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="003F1206" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="19" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[5.4</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>] Pras</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ītāja Darba likuma </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> noteiktajā termiņā cēla tiesā prasību, izsakot tajā vairākus savstarpēji saistītus prasījumus, t.sk. par atšķirīgas attieksmes aizlieguma pārkāpuma</w:t>
+        <w:t>ītāja Darba likuma 48.pantā noteiktajā termiņā cēla tiesā prasību, izsakot tajā vairākus savstarpēji saistītus prasījumus, t.sk. par atšķirīgas attieksmes aizlieguma pārkāpuma</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>konstat</w:t>
       </w:r>
       <w:r w:rsidR="00DE03C2">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>ēšanu, ko saskata apstāklī</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">, ka viņa atteicās saņemt darba samaksu aploksnē (bez nodokļu </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t>nomaksas), kas neatbilst normatīvajos aktos noteiktajiem darba samaksas veidiem. Prasītājas ieskatā, darba devēja</w:t>
       </w:r>
       <w:r w:rsidR="006E2857">
         <w:t xml:space="preserve"> tādējādi</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> pārkāpusi gan Darba likuma 9.pantā, gan 29.panta pirmajā un devītajā daļā noteikto aizliegumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="003F1206" w:rsidP="00056A18">
+    <w:p w14:paraId="4ABACB37" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="003F1206" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="19" w:right="10" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[5.5</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
@@ -3575,637 +3098,499 @@
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>tz</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t>īst</w:t>
       </w:r>
       <w:r w:rsidR="00580407">
         <w:t>ams</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t>, ka paskaidrojumu nepieprasīšana, atbrīvojot prasītāju no darba, un atlaišanas iemesla nenorādīšana</w:t>
       </w:r>
       <w:r w:rsidR="00650974">
         <w:t>, uz ko norādīja prasītājas pārstāve tiesas sēdē,</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> nevar būt pamats atšķirīgas attieksmes konstatēšanai Darba </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t xml:space="preserve">likuma </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">likuma 29.panta izpratnē, jo atbilstoši minētā panta pirmajai daļai darba devējam, uzteicot darba </w:t>
+      </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t>līgumu pārbaudes laikā, nav pienākums norādīt šāda uzteikuma iemeslu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B12E341" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="19" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Liet</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ā nodibināts, ka, uzsakot darbu, nevienam no pārbaudes </w:t>
       </w:r>
       <w:r w:rsidR="00E043F6">
         <w:t>laikā atlaistajiem darbiniekiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> uzteikumā nav norādīts atlaišanas iemesls, turklāt organizētu darbinieku novērtēšanu un viņu prasmju salīdzināšanu</w:t>
       </w:r>
       <w:r w:rsidR="00E043F6">
         <w:t xml:space="preserve"> atbildētāja</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> nav veikusi, bet secinājumus par darbinieku piemērotību izdarījusi, vērojot, kā darbinieki saprotas ar klientiem, kā pilda norādījumus utt. Par nepamatotu atzīstama prasītājas </w:t>
       </w:r>
       <w:r w:rsidR="003F6E71">
         <w:t>atsauce</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> uz Augstākās tiesas Senāta </w:t>
-[...15 lines deleted...]
-        <w:t>/2013</w:t>
+        <w:t xml:space="preserve"> uz Augstākās tiesas Senāta 2013.gada 6.decembra spriedumā lietā Nr.SKC-2504/2013</w:t>
       </w:r>
       <w:r w:rsidR="00167C14">
         <w:t xml:space="preserve"> (C</w:t>
       </w:r>
       <w:r w:rsidR="001B6483">
         <w:t>27234912)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> iztei</w:t>
       </w:r>
       <w:r w:rsidR="001D62EA">
         <w:t>ktajām atziņām</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>, jo minētajā lietā prasītāja norādījusi uz diskrimināciju pēc dzimuma pazīmes, t.i.</w:t>
       </w:r>
       <w:r w:rsidR="001D62EA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> sievietes </w:t>
       </w:r>
       <w:r w:rsidR="001D62EA">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>aizskaršanu un pakļaušanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> nevēlamai seksuālai rīcībai, savukārt izskatāmajā lietā šādi apstākļi </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>nav konstatējami.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="003F1206" w:rsidP="00056A18">
+    <w:p w14:paraId="1EA5327F" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="003F1206" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="29" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[5.6</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Saska</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ņā ar Darba likuma </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">ņā ar Darba likuma 48.pantu pārbaudes laikā izdarīta darba tiesisko </w:t>
+      </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        </w:rPr>
+        <w:t>attiecību uzteikuma atzīšana par spēkā neesošu ir iespējama tikai gadījumā, ja darba devējs, uzteicot darba līgumu pārbaudes laikā, ir pārkāpis atšķirīgas attieksmes aizliegumu.</w:t>
+      </w:r>
+      <w:r w:rsidR="00901296">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> pārbaudes laikā izdarīta darba tiesisko </w:t>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Iev</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:rPr>
-          <w:bCs/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> pirmajā un devītajā daļā noteiktais </w:t>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ērojot, ka nav konstatēts Darba likuma 29.panta pirmajā un devītajā daļā noteiktais </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t>atšķirīgas attieksmes aizlieguma pārkāpums, tiesai nav pamata atzīt par spēkā neesošu darba devējas uzteikumu, atjauno</w:t>
       </w:r>
       <w:r w:rsidR="001D62EA">
         <w:t>jot prasītāju iepriekšējā darbā. L</w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">īdz ar to nav pamata arī vidējās izpeļņas piedziņai par darba </w:t>
       </w:r>
       <w:r w:rsidR="004C2458" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">piespiedu </w:t>
       </w:r>
       <w:r w:rsidR="00F936EB" w:rsidRPr="00EE72FE">
         <w:t>kavējumu, tādējādi prasība šajā daļā ir noraidāma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D75E4" w:rsidRDefault="002D75E4" w:rsidP="00056A18">
+    <w:p w14:paraId="428EEB9B" w14:textId="77777777" w:rsidR="002D75E4" w:rsidRDefault="002D75E4" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="24" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="7FF17F5B" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="24" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">[6] </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[Pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedza kas</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ācijas sūdzību par Rīgas apgabaltiesas Civillietu </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">tiesas kolēģijas </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 6.septembra spriedumu, lūdzot spriedumu atcelt daļā, ar kuru prasība </w:t>
+        <w:t xml:space="preserve">tiesas kolēģijas 2016.gada 6.septembra spriedumu, lūdzot spriedumu atcelt daļā, ar kuru prasība </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>nora</w:t>
       </w:r>
       <w:r w:rsidR="00901296">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>dīta, un nodot lietu šajā daļā jaunai izskatīšanai apelācijas instances tiesā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="002D75E4">
+    <w:p w14:paraId="6EAFD565" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="002D75E4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="557"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Kas</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>ācijas sūdzība pamatota ar šādiem argumentiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="6A9A6FF6" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="34" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[6.1] Tiesa nepareizi piem</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ērojusi un iztulkojusi Darba likuma </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, 46.panta pirmo </w:t>
+        <w:t xml:space="preserve">ērojusi un iztulkojusi Darba likuma 9.pantu, 46.panta pirmo </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">daļu, 47.panta pirmo daļu, 48.pantu, nepamatoti nav piemērojusi Darba likuma 7.panta pirmo </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">un otro daļu, 29.panta devīto daļu, Civillikuma 1.pantu, pārkāpusi Civilprocesa likuma 5.pantu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>8.panta pirmo daļu, 97.pantu, 193.panta piekto daļu, kas novedis pie lietas nepareizas izspri</w:t>
       </w:r>
       <w:r w:rsidR="005D2B2F">
         <w:t>ešanas daļā, ar kuru prasība noraidīta.</w:t>
       </w:r>
       <w:r w:rsidR="003141F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="41C61C57" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="34" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>[6.2] Saska</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">ņā ar Darba likuma </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">ņā ar Darba likuma 46.panta pirmo daļu darba devējam tiesības uzteikt darba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve">līgumu pārbaudes laikā jāīsteno atbilstoši pārbaudes jēgai un mērķim. Proti, strīda gadījumā </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>46.panta</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">darba devējam ir jāspēj pierādīt, ka darba līgums uzteikts, jo darbinieks neatbilst viņam uzticētā </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">darba veikšanai. Atbilstoši Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pirmajai daļai darba devējam nav jāmin uzteikuma iemesli, taču tādiem jāpastāv. </w:t>
+        <w:t xml:space="preserve">darba veikšanai. Atbilstoši Darba likuma 47.panta pirmajai daļai darba devējam nav jāmin uzteikuma iemesli, taču tādiem jāpastāv. </w:t>
       </w:r>
       <w:r w:rsidR="00123C6F">
         <w:t>Strīda gadījumā</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> atbildētājai bija jāpierāda, ka, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">atlaižot no darba, netika pārkāpts atšķirīgas attieksmes aizliegums. Šajā gadījumā darba devēja </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">nav pierādījusi, ka prasītāja neatbilda viņai uzticētā darba veikšanai. Minētās atziņas atbilst spēkā esošajai judikatūrai </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(sk. Augstākās tiesas Senāta Civillietu departamenta </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+        <w:t>(sk. Augstākās tiesas Senāta Civillietu departamenta 2013.gada</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6C7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>2013.gada</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009D6C7C">
+        <w:t xml:space="preserve"> 6.decembra sprieduma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6.decembra sprieduma</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> lietā Nr.SKC-2504/2013 (Nr.C27234912</w:t>
+      </w:r>
+      <w:r w:rsidR="004F369D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> lietā </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6C7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Nr.SKC-2504</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1A96">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>/2013 (Nr.C27234912</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F369D">
+        <w:t xml:space="preserve">7.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6C7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009D6C7C">
+        <w:t>punktu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="683A05A0" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:right="5" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Tiesai bija j</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">āņem vērā, ka šādās lietās pastāv apgrieztās pierādīšanas pienākuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">princips, kas nozīmē, ka pierādīšanas pienākums pāriet no darbinieka uz darba devēju. Tomēr </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>tiesa, uzklausot atbildētājas pārstāvja pieņēmumus, nav vadījusies no minētā principa un nav pārbaudījusi, vai tiešām konstatējama prasītājas neatbilstība veicamajam darbam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="14F6CB08" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:right="10" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>[6.3] Konstat</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>ējot, ka darbinieces</w:t>
@@ -4216,332 +3601,275 @@
         </w:rPr>
         <w:t xml:space="preserve"> atlaišanai no darba nav nekāda</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> sa</w:t>
       </w:r>
       <w:r w:rsidR="00831D6F">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>kara</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar viņas darba </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">kvalitāti un piemērotību veicamajam darbam, atzīstams, ka Darba likuma </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve">kvalitāti un piemērotību veicamajam darbam, atzīstams, ka Darba likuma 47.panta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t>pirmajā daļā paredzētās tiesības</w:t>
+      </w:r>
+      <w:r w:rsidR="001A121B" w:rsidRPr="001A121B">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>47.panta</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A121B" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>darba devēja</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> nav izlietojusi labā ticībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="5AD7A7B4" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:right="5" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>[6.4] Saska</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">ņā ar likuma „Par tiesu varu” </w:t>
-[...20 lines deleted...]
-        <w:t>tam, ka prasītāja at</w:t>
+        <w:t xml:space="preserve">ņā ar likuma „Par tiesu varu” 17.panta otro daļu tiesa, izskatot lietu, konstatē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t>faktus, pamatojoties uz tiesas sēdē pārbaudītiem pierādījumiem. Konkrētajā lietā pierādījumi tam, ka prasītāja at</w:t>
       </w:r>
       <w:r w:rsidR="004F369D">
         <w:t>laista</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> no darba objektīva iemesla dēļ, nav iegūti. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> lietā </w:t>
+        <w:t xml:space="preserve"> no darba objektīva iemesla dēļ, nav iegūti. Tieši pretēji, lietā </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>noskaidrots, ka prasītājai uzdoti papildu pienākumi, kas</w:t>
       </w:r>
       <w:r w:rsidR="004F369D">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> liecina par viņas augstām darb</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>spējām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="1E498E44" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="24" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">[6.5] </w:t>
       </w:r>
       <w:r w:rsidR="00656F77">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Izskatāmajā lietā</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> konstatējami Darba likuma </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> devītajā daļā norādītie citi </w:t>
+        <w:t xml:space="preserve"> konstatējami Darba likuma 29.panta devītajā daļā norādītie citi </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>apstākļi, kas apstiprina atšķirīgas attieksmes aizlieguma pārkāpumu, uzteicot darba līgumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="06E3936F" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="10" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Tiesai bija j</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">āvērtē prasītājas argumenti, ka visi uzņēmuma darbinieki atradās salīdzinoši </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">vienādos apstākļos, proti, visiem bija noteikts pārbaudes laiks, jo uzņēmums darbu sāka </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 1.maijā, bet atlaistas no darba pārbaudes laikā tika divas darbinieces, t.sk. prasītāja, turklāt brīdī, kad atteicās saņemt algu aploksnē. Minētais ir pamats atšķirīgas attieksmes </w:t>
+        <w:t xml:space="preserve">vienādos apstākļos, proti, visiem bija noteikts pārbaudes laiks, jo uzņēmums darbu sāka 2014.gada 1.maijā, bet atlaistas no darba pārbaudes laikā tika divas darbinieces, t.sk. prasītāja, turklāt brīdī, kad atteicās saņemt algu aploksnē. Minētais ir pamats atšķirīgas attieksmes </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">aizlieguma pārkāpuma konstatēšanai, jo pārējie darbinieki, kuri piekrita saņemt darba samaksu </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">aploksnē, turpināja darbu. Apelācijas instances tiesa šos argumentus un tos apliecinošos </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">pierādījumus nav vērtējusi, analizējot tikai Darba likuma 29.panta pirmās daļas piemērošanas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>priekšnoteikumus, kas neattiecas uz prasītājas atlaišanas apstākļiem un pamatu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="639BBCCC" w14:textId="340A2472" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="14" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Turkl</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t>āt apelācijas instances tiesa nav norādījusi uz pierādījumiem, kas apstiprina spriedumā citētos un tiesas akceptētos atbildētājas pārstāvja paskaidrojumus, ka darbu pie atbildētājas vienlaikus kā viesmīļi un bārmeņi uzsāka gan puiši, gan meitenes un</w:t>
+        <w:t xml:space="preserve">āt apelācijas instances tiesa nav norādījusi uz pierādījumiem, kas apstiprina spriedumā citētos un tiesas akceptētos atbildētājas pārstāvja paskaidrojumus, ka darbu pie atbildētājas vienlaikus kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00360B6D">
+        <w:t>[amats]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00360B6D">
+        <w:t>[amats]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve"> uzsāka gan puiši, gan meitenes un</w:t>
       </w:r>
       <w:r w:rsidR="00362BC3">
         <w:t xml:space="preserve"> ka</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> pārbaudes laiku nav izturējuši vēl trīs darbinieki, bet kopumā pārbaudes laikā atlaisti četri darbinieki.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="68A6D624" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:right="14" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Šāda sprieduma motivācija ir pretrunā ar Civilprocesa likuma </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t>Šāda sprieduma motivācija ir pretrunā ar Civilprocesa likuma 104.pantu, jo prasītāja minēto faktu esamību nekad nav atzinusi, savukārt pierādījumi par tiem nav iesniegti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637222D4" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="14" w:firstLine="557"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>[6.6]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
@@ -4607,191 +3935,149 @@
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">, lai tiktu samaksāti visi likumā noteiktie </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">nodokļi. Līdz ar to nelabvēlīgās sekas – prettiesiskā atlaišana no darba </w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">bija vērtējama kā atšķirīga attieksme Darba likuma 7. un </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+        <w:t>bija vērtējama kā atšķirīga attieksme Darba likuma 7. un 29.panta izpratnē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAF139B" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="5" w:right="19" w:firstLine="562"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[6.7] Apel</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ācijas instances tiesa nepareizi piemēroja Darba likuma </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> pirmo daļu, </w:t>
+        <w:t xml:space="preserve">ācijas instances tiesa nepareizi piemēroja Darba likuma 47.panta pirmo daļu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>ignorējot apstākli, ka saskaņā ar minēto tiesību normu pusēm ir tiesības uzteikt darba līgumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">trīs dienas iepriekš. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Turklāt </w:t>
       </w:r>
       <w:r w:rsidR="00394D65">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>izsniegtais</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> rīkojums par atlaišanu nav darba līguma uzteikums ne pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>satura, ne pēc formas, tāpēc tiesai bija jākonstatē, ka atbildētāja pārkāpa darba līguma uzteikšanas kārtību.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="538FED0F" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="10" w:firstLine="529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Pras</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ītājai rīkojums par atlaišanu no </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> darba tiesisko attiecību izbeigšanas </w:t>
+        <w:t xml:space="preserve">ītājai rīkojums par atlaišanu no darba izsniegts darba tiesisko attiecību izbeigšanas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>dienā. Šādu pārkāpumu Civillietu tiesas kolēģija novērtēja kā formālu, neņemot vērā jaunāko judikatūru šajā jautājumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="53864ACA" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="19" w:firstLine="529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>[6.8] Apel</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ācijas instances spriedums nav taisnīgs arī daļā, ar kuru no prasītājas </w:t>
@@ -4818,594 +4104,518 @@
         <w:t>piedzīta valsts nodeva 905,03 EUR par apelācijas sūdzības iesniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>proporcion</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">āli prasības noraidītajai daļai. Šādas piedzītās summas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>aprēķinu tiesa nav norādījusi, tāpēc prasītājai nav iespējams pārbaudīt tā matemātisko pareizību. Līdz ar to spriedums šajā daļā, pārkāpjot Civilproce</w:t>
       </w:r>
       <w:r w:rsidR="00BD677D">
-        <w:t xml:space="preserve">sa likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> piekto daļu, </w:t>
+        <w:t xml:space="preserve">sa likuma 193.panta piekto daļu, </w:t>
       </w:r>
       <w:r w:rsidR="00BD677D" w:rsidRPr="00EE72FE">
         <w:t>nav pienācīgi motivēts</w:t>
       </w:r>
       <w:r w:rsidR="00BD677D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="61F00843" w14:textId="77777777" w:rsidR="00F936EB" w:rsidRPr="00EE72FE" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="19" w:firstLine="529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C0460E" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="5079ED39" w14:textId="6630BEB5" w:rsidR="00C0460E" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="19" w:firstLine="529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[7] Paskaidrojumos par kas</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>ācijas sūdzību SIA „</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">” norādījusi, </w:t>
+        <w:t xml:space="preserve">ācijas sūdzību </w:t>
+      </w:r>
+      <w:r w:rsidR="00125DFD">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>[firma]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādījusi, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">ka pārsūdzētais spriedums ir </w:t>
       </w:r>
       <w:r w:rsidR="007B3763">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">taisnīgs, tajā </w:t>
       </w:r>
       <w:r w:rsidR="004158C4">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>pareizi piemērotas materiālo</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiesību </w:t>
       </w:r>
       <w:r w:rsidR="007B3763">
         <w:t>normas un nav</w:t>
       </w:r>
       <w:r w:rsidR="000A0DEC">
         <w:t xml:space="preserve"> pārkāptas procesuālo</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> tiesību normas. Tiesas secinājums, ka atbildētāja nav pre</w:t>
       </w:r>
       <w:r w:rsidR="007B3763">
         <w:t>t prasītāju pieļāvusi atšķirīgu attieksmi</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>, ir pamatots.</w:t>
       </w:r>
       <w:r w:rsidR="00C0460E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0460E" w:rsidRDefault="00C0460E" w:rsidP="00056A18">
+    <w:p w14:paraId="708E7959" w14:textId="77777777" w:rsidR="00C0460E" w:rsidRDefault="00C0460E" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="19" w:firstLine="529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C0460E" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="24D23CC7" w14:textId="77777777" w:rsidR="00C0460E" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="19" w:firstLine="529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[8] Ar Augst</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">ākās tiesas tiesnešu kolēģijas </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 17.janvāra rīcības sēdes lēmumu, </w:t>
+        <w:t xml:space="preserve">ākās tiesas tiesnešu kolēģijas 2017.gada 17.janvāra rīcības sēdes lēmumu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">pamatojoties uz Civilprocesa likuma 464.panta otro daļu, ierosināta tiesvedība sakarā ar </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> kasācijas sūdzību par Rīgas apgabaltiesas Civillietu tiesas kolēģijas 2016.gada </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>6.septembra spriedumu</w:t>
       </w:r>
       <w:r w:rsidR="006878FC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> daļā, ar kuru prasība noraidīta </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="006878FC">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>piedzīti tiesāšanās izdevumi</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">, nododot </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>lietu izskatīšanai rakstveida procesā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0460E" w:rsidRDefault="00C0460E" w:rsidP="00056A18">
+    <w:p w14:paraId="30725212" w14:textId="77777777" w:rsidR="00C0460E" w:rsidRDefault="00C0460E" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="19" w:firstLine="682"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C0460E" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="2CC343B9" w14:textId="77777777" w:rsidR="00C0460E" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="19"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Mot</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>īvu daļa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0460E" w:rsidRDefault="00C0460E" w:rsidP="00056A18">
+    <w:p w14:paraId="5A09D91C" w14:textId="77777777" w:rsidR="00C0460E" w:rsidRDefault="00C0460E" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="19" w:firstLine="682"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C0460E" w:rsidRPr="00212EDD" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
+    <w:p w14:paraId="46DAFD42" w14:textId="77777777" w:rsidR="00C0460E" w:rsidRPr="00212EDD" w:rsidRDefault="00F936EB" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="19" w:firstLine="529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>[9] P</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ārbaudījusi sprieduma likumību attiecībā uz personu, kura to pārsūdzējusi, un attiecībā uz argumentiem, kas minēti kasācijas sūdzībā, kā to nosaka Civilprocesa likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pirmā daļa, Augstākā tiesa atzīst, ka Rīgas apgabaltiesas Civillietu tiesas kolēģijas</w:t>
+        <w:t>ārbaudījusi sprieduma likumību attiecībā uz personu, kura to pārsūdzējusi, un attiecībā uz argumentiem, kas minēti kasācijas sūdzībā, kā to nosaka Civilprocesa likuma 473.panta pirmā daļa, Augstākā tiesa atzīst, ka Rīgas apgabaltiesas Civillietu tiesas kolēģijas</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2016.gada 6.septembra spriedums </w:t>
       </w:r>
       <w:r w:rsidRPr="00212EDD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>atce</w:t>
       </w:r>
       <w:r w:rsidR="00C0460E" w:rsidRPr="00212EDD">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ļams</w:t>
       </w:r>
       <w:r w:rsidR="003D61D4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E12FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">daļā, ar kuru noraidīta prasība </w:t>
       </w:r>
       <w:r w:rsidR="00FB24AA">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="002E12FE" w:rsidRPr="00EE72FE">
         <w:t>darba devējas uzteikuma atzīšanu par spēkā neesošu, par prasītājas atjaunošanu darbā un vidējās izpeļņas par darba pi</w:t>
       </w:r>
       <w:r w:rsidR="002E12FE">
         <w:t>espiedu kavējuma laiku piedziņu, kā arī tiesāšanās izdevumu piedziņu</w:t>
       </w:r>
       <w:r w:rsidR="00AE6CDE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071069B" w:rsidRDefault="004B5C89" w:rsidP="00056A18">
+    <w:p w14:paraId="5A32B101" w14:textId="77777777" w:rsidR="0071069B" w:rsidRDefault="004B5C89" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="19" w:firstLine="529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>[9</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">.1] </w:t>
       </w:r>
       <w:r w:rsidR="00FF5CE2">
         <w:t>Apelācijas instances spriedums kā nepārsūdzēts stājies spēkā daļā,</w:t>
       </w:r>
       <w:r w:rsidR="00BC3930">
         <w:t xml:space="preserve"> ar kuru piedzīta atlīdzība</w:t>
       </w:r>
       <w:r w:rsidR="0071069B">
         <w:t xml:space="preserve"> 740 EUR par morālo kaitējumu,</w:t>
       </w:r>
       <w:r w:rsidR="00FF5CE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC3930">
         <w:t>konstatējot</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">, ka darba devēja attiecībā pret darbinieci pārkāpusi Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pirmajā daļā noteikto aizliegumu, proti, par grāmatvedības uzskaitē neuzrādītas darba samaksas jeb tā saucamās </w:t>
+        <w:t xml:space="preserve">, ka darba devēja attiecībā pret darbinieci pārkāpusi Darba likuma 9.panta pirmajā daļā noteikto aizliegumu, proti, par grāmatvedības uzskaitē neuzrādītas darba samaksas jeb tā saucamās </w:t>
       </w:r>
       <w:r w:rsidR="00FF5CE2" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t>ap</w:t>
       </w:r>
       <w:r w:rsidR="00235232">
         <w:t xml:space="preserve">lokšņu algas” nepieņemšanu </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[pers. A]</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> atlaista no darba, tādējādi radot viņai nelabvēlīgas sekas tāpēc, ka darba tiesisko attiecību ietvaros pieļaujamā veidā darbiniece izmantojusi savas tiesības un p</w:t>
       </w:r>
       <w:r w:rsidR="009939C4">
         <w:t>ieprasījusi veikt darba samaksu</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> atbilstoši noslēgtā darba līguma 1.2.punktam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0460E" w:rsidRPr="0071069B" w:rsidRDefault="004B5C89" w:rsidP="00056A18">
+    <w:p w14:paraId="65BD6002" w14:textId="77777777" w:rsidR="00C0460E" w:rsidRPr="0071069B" w:rsidRDefault="004B5C89" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="38" w:right="19" w:firstLine="529"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>[9</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">.2] </w:t>
       </w:r>
       <w:r w:rsidR="002D75E4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>[Pers. A]</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> ieskatā, iepriekš minētie nodibinātie</w:t>
       </w:r>
       <w:r w:rsidR="00E238AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">fakti tiesai bija jāsaista arī ar Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> devītajā daļā norādītajiem</w:t>
+        <w:t>fakti tiesai bija jāsaista arī ar Darba likuma 29.panta devītajā daļā norādītajiem</w:t>
       </w:r>
       <w:r w:rsidR="004A1D1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF5CE2" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="004A1D1A">
         <w:t>citiem</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> apstākļiem</w:t>
       </w:r>
       <w:r w:rsidR="004A1D1A">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t>, kas attiecināmi uz atšķirīgas attieksmes jeb diskriminācijas aizliegumu</w:t>
       </w:r>
       <w:r w:rsidR="00C0460E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C0460E" w:rsidRDefault="004E4E97" w:rsidP="00056A18">
+    <w:p w14:paraId="2D19151A" w14:textId="77777777" w:rsidR="00C0460E" w:rsidRDefault="004E4E97" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="529"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Kasācijas sūdzības iesniedzēja uzskata, ka </w:t>
       </w:r>
       <w:r w:rsidR="00C255E8">
         <w:t>diskriminācijas aizliegums</w:t>
       </w:r>
       <w:r w:rsidR="00C255E8" w:rsidRPr="00C255E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A1D1A">
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidR="00C255E8">
         <w:t>pārkāpts pret viņu kā personu, kura</w:t>
       </w:r>
       <w:r w:rsidR="004A1D1A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C255E8">
         <w:t xml:space="preserve"> </w:t>
@@ -5437,239 +4647,210 @@
       <w:r w:rsidR="00E238AD">
         <w:t xml:space="preserve">darba devējai </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>uzrādīt grāmatvedības dokumentos</w:t>
       </w:r>
       <w:r w:rsidR="004A1D1A" w:rsidRPr="004A1D1A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A1D1A" w:rsidRPr="00EE72FE">
         <w:t>darba samaksu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> un samak</w:t>
       </w:r>
       <w:r w:rsidR="00C0460E">
         <w:t>sāt</w:t>
       </w:r>
       <w:r w:rsidR="004A1D1A">
         <w:t xml:space="preserve"> valstij</w:t>
       </w:r>
       <w:r w:rsidR="00C0460E">
         <w:t xml:space="preserve"> likumā paredzētos nodokļus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A3704A" w:rsidRDefault="004E4E97" w:rsidP="00056A18">
+    <w:p w14:paraId="364B6142" w14:textId="77777777" w:rsidR="00A3704A" w:rsidRDefault="004E4E97" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="529"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Augstākā tiesa atzīst, ka Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> devītā daļa</w:t>
+        <w:t>Augstākā tiesa atzīst, ka Darba likuma 29.panta devītā daļa</w:t>
       </w:r>
       <w:r w:rsidR="00A3704A" w:rsidRPr="00A3704A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A3704A">
         <w:t xml:space="preserve">konkrētā </w:t>
       </w:r>
       <w:r w:rsidR="00A3704A" w:rsidRPr="00EE72FE">
         <w:t>strīda izšķiršanā</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> nav piemērojama tālāk norādīto apsvērumu dēļ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E4E97" w:rsidRPr="00A3704A" w:rsidRDefault="004B5C89" w:rsidP="00056A18">
+    <w:p w14:paraId="04DF0084" w14:textId="77777777" w:rsidR="004E4E97" w:rsidRPr="00A3704A" w:rsidRDefault="004B5C89" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>[9</w:t>
       </w:r>
       <w:r w:rsidR="00C0460E">
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">.1] </w:t>
       </w:r>
       <w:r w:rsidR="00E238AD">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00C0460E">
         <w:t xml:space="preserve">skriminācijas aizliegums, kas </w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ietverts Satversmes </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> otrajā teikumā</w:t>
+        <w:t>ietverts Satversmes 91.panta otrajā teikumā</w:t>
       </w:r>
       <w:r w:rsidR="00BD1E18">
         <w:t xml:space="preserve"> un arī Darba likuma 29.panta devītajā daļā</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:t>, balstās uz kādu aizliegtu kritēriju, jo diskriminācijas aizlieguma mērķis ir nepieļaut nevienlīdzīgu attieksmi pret kādu noteiktu, konkrēti nodalāmu sociālu grupu. Līdz ar to d</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iskriminācijas aizlieguma pazīmes jeb kritēriji, uz kuru pamata mazāk labvēlīga attieksme ir aizliegta, parasti ir tā saucamās sensitīvās, sociāli jūtīgās pazīmes, kuras saistītas tieši ar</w:t>
       </w:r>
       <w:r w:rsidR="00FF5CE2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pašu</w:t>
       </w:r>
       <w:r w:rsidR="004E4E97" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> personu, tās īpašībām, uzskatiem, dzimumu, rasi, etnisko piederību.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22377" w:rsidRPr="00D22377" w:rsidRDefault="004E4E97" w:rsidP="00056A18">
+    <w:p w14:paraId="7A236BC4" w14:textId="77777777" w:rsidR="00D22377" w:rsidRPr="00D22377" w:rsidRDefault="004E4E97" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Tiesību doktrīnā, </w:t>
       </w:r>
       <w:r w:rsidR="00F04067">
         <w:t xml:space="preserve">atklājot </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Satversmes </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>91.pantā</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> iekļautā diskriminācijas</w:t>
+        <w:t>91.pantā iekļautā diskriminācijas</w:t>
       </w:r>
       <w:r w:rsidR="009D7E5C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> aizlieguma</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> principa saturu, norādīts:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rStyle w:val="A3"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF5CE2" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Satversmes komentējamā panta otrais teikums, neraugoties uz viegli pārprotamo formulējumu, ir jāinterpretē kā </w:t>
       </w:r>
       <w:r w:rsidR="00FF5CE2" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">klasiskais” diskriminācijas aizliegums. Tas aizliedz atšķirīgu attieksmi nevis vispār, bet tikai nedaudzos, stingri definētos gadījumos, kad atšķirība pamatojas uz noteiktiem </w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>aizliegtiem kritērijiem.”</w:t>
       </w:r>
       <w:r w:rsidR="008F18BC">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
       <w:r w:rsidR="00D22377" w:rsidRPr="00D22377">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Latvijas Republikas Satversmes komentāri. VIII nodaļa. Cilvēka pamattiesības. Autoru kolektīvs prof. R.Baloža zinātniskā vadībā. Rīga: Latvijas Vēstnesis, 2011, 99.lpp.</w:t>
       </w:r>
       <w:r w:rsidR="00D22377" w:rsidRPr="00D22377">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D22377">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B03BBC" w:rsidRDefault="005A0FB3" w:rsidP="00056A18">
+    <w:p w14:paraId="3BEA37AA" w14:textId="77777777" w:rsidR="00B03BBC" w:rsidRDefault="005A0FB3" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[9.2.2] Augstākā tiesa atzīst, ka</w:t>
       </w:r>
       <w:r w:rsidR="00EC6636">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC2755">
         <w:t>likumpaklausība</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EC6636">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC2755">
         <w:t>diskriminācijas</w:t>
       </w:r>
       <w:r w:rsidR="008F18BC">
         <w:t xml:space="preserve"> aizlieguma</w:t>
       </w:r>
@@ -5682,688 +4863,544 @@
       <w:r>
         <w:t xml:space="preserve">nav uzskatāma par </w:t>
       </w:r>
       <w:r w:rsidR="00FF5CE2">
         <w:t xml:space="preserve">tādu </w:t>
       </w:r>
       <w:r w:rsidR="004D1563">
         <w:t>kritēriju</w:t>
       </w:r>
       <w:r>
         <w:t>, pēc kur</w:t>
       </w:r>
       <w:r w:rsidR="004D1563">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00EC6636">
         <w:t xml:space="preserve"> būtu no</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dalāma kāda atsevišķa sabiedrības sociāla grupa, jo šāda rīcība nesaistās </w:t>
       </w:r>
       <w:r w:rsidR="00EC6636">
         <w:t xml:space="preserve">tikai </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ar kāda indivīda personu (piemēram, dzimums vai </w:t>
+        <w:t xml:space="preserve">ar kāda indivīda personu (piemēram, dzimums vai rase) vai tikai ar viņa iekšējo pārliecību (piemēram, reliģiskā pārliecība), bet gan ir katra sabiedrības </w:t>
+      </w:r>
+      <w:r w:rsidR="008F18BC">
+        <w:t>locekļa pienākums</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> būt godīgam pret savu valsti un ievērot likumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2366392B" w14:textId="77777777" w:rsidR="002352B1" w:rsidRDefault="00314506" w:rsidP="00056A18">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pamatojoties uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1E18">
+        <w:t xml:space="preserve"> iepriekš minēto, Augstākā tiesa secina, ka konk</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6636">
+        <w:t>rētā situācija</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1563">
+        <w:t xml:space="preserve"> nav </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6636">
+        <w:t>saistāma ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1E18">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6636">
+        <w:t>diskrimināciju</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1563">
+        <w:t xml:space="preserve"> Darba lik</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2755">
+        <w:t>uma 29.panta izpratnē, bet gan ar Darba likuma 9.pantu, kā to pareizi kvalificējusi tiesa, atzīstot darb</w:t>
+      </w:r>
+      <w:r w:rsidR="002352B1">
+        <w:t xml:space="preserve">a devējas prettiesisko rīcību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23ABFA3E" w14:textId="77777777" w:rsidR="00314506" w:rsidRDefault="00B03BBC" w:rsidP="00056A18">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[9.3] </w:t>
+      </w:r>
+      <w:r w:rsidR="004C4B85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00314506">
+        <w:t>Apelācijas instances tiesa Darba likuma 48.pantu iztulkojusi tādējādi, ka šī norma paredz darbiniekam tiesības apstrīdēt uzteikumu vienīgi gadījumā, ja darba devējs pārkāpis atšķirīgas attieksmes jeb diskriminācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00314506" w:rsidRPr="00314506">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C4B85">
+        <w:t>aizliegumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1E01">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17ABEB47" w14:textId="77777777" w:rsidR="00AD1E01" w:rsidRDefault="004C4B85" w:rsidP="00056A18">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Augstākās tiesas ieskatā, ir noskaidrojams, vai Dar</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5A93">
+        <w:t xml:space="preserve">ba likuma 48.pants attiecināms </w:t>
+      </w:r>
+      <w:r>
+        <w:t>arī</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1E01">
+        <w:t xml:space="preserve"> uz tādām situācijām kā izskatāmajā lietā, proti, kad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> darba devēja uzteikums izsniegts pārbaudes </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">rase) vai tikai ar viņa iekšējo pārliecību (piemēram, reliģiskā pārliecība), bet gan ir katra sabiedrības </w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> darba devēja uzteikums izsniegts pārbaudes laikā un tas ir saistāms ar Darba likuma 9.pantā noteiktā nelabvēlīgo seku r</w:t>
+        <w:t>laikā un tas ir saistāms ar Darba likuma 9.pantā noteiktā nelabvēlīgo seku r</w:t>
       </w:r>
       <w:r w:rsidR="00AD1E01">
         <w:t xml:space="preserve">adīšanas aizlieguma pārkāpumu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002352B1" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="396DB299" w14:textId="77777777" w:rsidR="002352B1" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Augstākā tiesa atzīst, ka</w:t>
       </w:r>
       <w:r w:rsidR="00EB1770">
-        <w:t xml:space="preserve"> nelabvēlīgu seku radīšanas aizlieguma pārkāpuma gadījums ietilpst Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> tvērumā, pamatojoties </w:t>
+        <w:t xml:space="preserve"> nelabvēlīgu seku radīšanas aizlieguma pārkāpuma gadījums ietilpst Darba likuma 48.panta tvērumā, pamatojoties </w:t>
       </w:r>
       <w:r w:rsidR="002352B1">
         <w:t>uz tālāk</w:t>
       </w:r>
       <w:r w:rsidR="00AD1E01">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002352B1">
         <w:t>minētajiem argumentiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
+    <w:p w14:paraId="40696D13" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[9.3</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve">.1] </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Atbilstoši Darba likuma </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
+        <w:t>Atbilstoši Darba likuma 46.panta pirmajai daļai, noslēdzot darba līgumu, var noteikt pārbaudi, lai noskaidrotu, vai darbinieks atbilst viņam uzticētā darba veikšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278A5569" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pirmajā daļā ietverts darba līguma uzteikuma tiesiskais pamats darba tiesisko attiecību izbeigšanai pārbaudes laikā. Augstākā tiesa jau iepriekš ir skaidrojusi minēto tiesisko pamatu, norādot, ka </w:t>
+        <w:t xml:space="preserve">Darba likuma 47.panta pirmajā daļā ietverts darba līguma uzteikuma tiesiskais pamats darba tiesisko attiecību izbeigšanai pārbaudes laikā. Augstākā tiesa jau iepriekš ir skaidrojusi minēto tiesisko pamatu, norādot, ka </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>darba devējs nav tiesīgs īstenot tiesības uzteikt darba līgumu pārbaudes laikā pretēji pārbaudes jēgai un mērķim</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00E31479">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">sk. </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk498431711"/>
       <w:r w:rsidRPr="00E926FE">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Augstākās tiesas Senāta </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Augstākās tiesas Senāta 2009.gada 3.jūnija sprieduma lietā Nr.SKC-188</w:t>
+      </w:r>
       <w:r w:rsidR="00E31479">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (C29159708)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E926FE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 8.2.punktu</w:t>
       </w:r>
       <w:r w:rsidR="00380FB7">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="00FB5904" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> likumdevējs pēc</w:t>
+        <w:t>Darba likuma 48.pantā likumdevējs pēc</w:t>
       </w:r>
       <w:r w:rsidR="005F520C">
         <w:t xml:space="preserve"> būtības ir noteicis, ka pretēja</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> pārbaudes jēgai un mērķim</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> būtu</w:t>
       </w:r>
       <w:r w:rsidR="00E31479">
         <w:t xml:space="preserve"> tāda</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>darba līguma uzteikšana pārbaudes laikā</w:t>
       </w:r>
       <w:r w:rsidR="00E31479">
         <w:t>, kas saistīta</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> ar Darba likuma 29.panta pirmajā un devītajā daļā norādītajiem apstākļiem (darbinieka dzimums, rase, ādas krāsa u.c</w:t>
       </w:r>
       <w:r w:rsidR="00907A0B">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>, jo minētie apstākļi nevar kalpot par pamatu vērtējumam, vai darbinieks atbilst viņam uzticētā darba veikšanai</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
+    <w:p w14:paraId="4592A6F3" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[9.3</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t>.2] </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> likumdevējs nav tieši norādījis, ka darba uzteikuma pamatā </w:t>
+        <w:t xml:space="preserve">Darba likuma 48.pantā likumdevējs nav tieši norādījis, ka darba uzteikuma pamatā </w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t>var</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> būt arī Darba likuma</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve"> 9.panta pirmajā daļā </w:t>
       </w:r>
       <w:r w:rsidR="00907A0B">
         <w:t>minētie</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> apstākļi, proti, </w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve">darba devēja radītās nelabvēlīgās sekas gadījumos, kad </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>darbinieks darba tiesisko attiecību ietvaros pieļauja</w:t>
       </w:r>
       <w:r w:rsidR="00344FA4">
         <w:t>mā veidā izmanto savas tiesības</w:t>
       </w:r>
       <w:r w:rsidR="00EC2F40">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00344FA4">
         <w:t xml:space="preserve"> kā arī</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> ja viņš informē kompetentās iestādes vai amatpersonas par aizdomām par noziedzīga nodarījuma vai administratīva pārkāpuma izdarīšanu darbavietā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00214250" w:rsidP="00056A18">
+    <w:p w14:paraId="261B9079" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00214250" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
-        <w:t xml:space="preserve">ai noskaidrotu Darba likuma </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
+        <w:t>ai noskaidrotu Darba likuma 48.panta tvērumu, ir būtiski iztulkot minēto normu ne tikai gramatiski, bet arī izvērtēt gan tās vēsturisko attīstību un kopsakaru ar citām Darba likuma normām, gan arī noteikt likumdevēja mērķi, veicot turpmāk norādītos būtiskos normas grozījumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8228E2" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[9.3</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t>.3] </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> Darba likuma </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Darba likuma 48.pants </w:t>
+      </w:r>
+      <w:r w:rsidR="00E157E1">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E157E1" w:rsidRPr="00EE72FE">
+        <w:t xml:space="preserve">ākotnēji </w:t>
+      </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
-        <w:t>48.pants</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>paredzēja darbiniekam tiesības prasīt atbilstošu atlīdzību</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, ja</w:t>
+      </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E157E1">
-[...13 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve">darba devēja uzteikums </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>veikts, pārkāpjot atšķirīgas attieksmes aizliegumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="3E671F0C" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Aktuālā </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">šīs </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">likuma normas redakcija, kas stājās spēkā </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+        <w:t>likuma normas redakcija, kas stājās spēkā 2004.gada 8.maijā, šķietami nekonkretizē, kādu prasījumu darbinieks ir tiesīgs vērst pret darba devēju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151EEB00" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>Likuma norma tika grozīta</w:t>
       </w:r>
       <w:r w:rsidR="006F7EAB">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006F7EAB">
-        <w:t>2004.gada</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 22.aprīlī pieņemot</w:t>
+        <w:t>2004.gada 22.aprīlī pieņemot</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> likumu „Grozījumi Darba likumā”. Ar šiem Darba likuma grozījumiem tika pārņemtas Eiropas Savienības direktīvas, kas vērstas uz darbinieku aizsardzību pret dažāda veid</w:t>
       </w:r>
       <w:r w:rsidR="00EB1770">
         <w:t>a diskrimināciju (</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk498431757"/>
       <w:r w:rsidR="00EB1770">
-        <w:t xml:space="preserve">Padomes </w:t>
-[...3 lines deleted...]
-        <w:t>2000.</w:t>
+        <w:t>Padomes 2000.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>gada</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EB1770">
         <w:t xml:space="preserve"> 29.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>jūnija Direktīva 2000/43/EK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk498431786"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>ar ko ievieš vienādas attieksmes principu pret personām neatkarīgi no rasu vai etn</w:t>
       </w:r>
       <w:r w:rsidR="00D64509">
         <w:t xml:space="preserve">iskās piederības; </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk498431775"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00D64509">
         <w:t>Padomes 2000.gada 27.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">novembra Direktīva </w:t>
-[...3 lines deleted...]
-        <w:t>2000/78/EK, ar ko nosaka kopēju sistēmu vienlīdzīgai attieksmei pret nodarbinātību un profesiju</w:t>
+        <w:t>novembra Direktīva 2000/78/EK, ar ko nosaka kopēju sistēmu vienlīdzīgai attieksmei pret nodarbinātību un profesiju</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00FB24AA" w:rsidP="00056A18">
+    <w:p w14:paraId="5E2A1818" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00FB24AA" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Veicot grozījumus Darba likumā,</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> darbinieku tiesības uz atlīdzinājumu par kaitējumu, kas nodarīts ar atšķirīgas attieksmes aiz</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t>lieguma pārkāpumu, tika ietvertas</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> astotajā daļā, </w:t>
+        <w:t xml:space="preserve"> Darba likuma 29.panta astotajā daļā, </w:t>
       </w:r>
       <w:r w:rsidR="00D64509">
         <w:t>papildinot minēto pantu</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="0FEB3A4C" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Turklāt l</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>ikumdevējs jaunajā tiesību normā</w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD6C94" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> astotajā daļā</w:t>
+        <w:t>Darba likuma 29.panta astotajā daļā</w:t>
       </w:r>
       <w:r w:rsidR="006E153C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E153C" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>tiesības uz kaitējuma atlīdzināšanu nav saistījis tikai ar prettiesisku uzteikumu kā vienīgo kaitējuma atlīdzināšanas priekšnoteikumu, jo šī norma piemērojama arī tad, ja nelabvēlīgas sekas radītas, neizbeidzot darba tiesiskās attiecības.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002352B1" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="4E282676" w14:textId="77777777" w:rsidR="002352B1" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Līdz ar to secināms, ka pēc grozījumu izdarīšanas Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, papildinot to ar astoto daļu, darba devēja </w:t>
+        <w:t xml:space="preserve">Līdz ar to secināms, ka pēc grozījumu izdarīšanas Darba likuma 29.pantā, papildinot to ar astoto daļu, darba devēja </w:t>
       </w:r>
       <w:r>
         <w:t>radītu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> nelabvēlīgu seku gadījumā nodarītā kaitējuma atlīdzināšanas tiesiskais regulējums tika iekļauts šajā tiesību normā, savukārt Darba likuma 48.panta norāde uz darbinieka tiesībām celt prasību tiesā ir saistāma ar darba devēja uzteikuma </w:t>
+        <w:t xml:space="preserve"> nelabvēlīgu seku gadījumā nodarītā kaitējuma atlīdzināšanas tiesiskais regulējums tika iekļauts šajā tiesību normā, savukārt Darba likuma 48.panta norāde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uz darbinieka tiesībām celt prasību tiesā ir saistāma ar darba devēja uzteikuma </w:t>
       </w:r>
       <w:r w:rsidR="00D64509">
         <w:t>tiesiskuma</w:t>
       </w:r>
       <w:r w:rsidR="00056A18">
         <w:t xml:space="preserve"> apstrīdēšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
+    <w:p w14:paraId="75586730" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[9.3</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t>.4] </w:t>
       </w:r>
       <w:r w:rsidR="0098149B">
         <w:t>Pārņemot</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>Eiropas Savienības direktīvas, kas vērstas uz darbinieku aizsardzību pret daž</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve">āda veida diskrimināciju, </w:t>
       </w:r>
       <w:r w:rsidR="0098149B">
         <w:t xml:space="preserve">tika pārņemtas </w:t>
@@ -6386,1223 +5423,1057 @@
       <w:r w:rsidR="007447C9">
         <w:t>lai panāktu</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> vienādas attieksmes principa nodrošināšanu (</w:t>
       </w:r>
       <w:r w:rsidR="00885F9D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>sk. </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Direktīvas 2000/43/EK 9.pantu, Direktīvas 2000/78/EK 11.pantu</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="5B7B92F9" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Minētās direktīvu normas paredz aizsargāt ne tikai </w:t>
       </w:r>
       <w:r w:rsidR="00885F9D">
         <w:t xml:space="preserve">tos </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>darbinieku</w:t>
       </w:r>
       <w:r w:rsidR="00885F9D">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>, kas cieš no diskriminācijas, bet gan</w:t>
       </w:r>
       <w:r w:rsidR="00885F9D">
         <w:t xml:space="preserve"> arī </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>jebkuru darbinieku, kas iestājas pret uzņēmumā īstenotu diskrimināciju un cēloņsakarībā ar šo rīcību cieš</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> darba devēja radītajām negatīvajām sekām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="2EC24216" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Līdz ar to šis ir nelabvēlīgu seku radīšanas aizlieguma speciāls gadījums Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> izpratnē. Pārņemot </w:t>
+        <w:t xml:space="preserve">Līdz ar to šis ir nelabvēlīgu seku radīšanas aizlieguma speciāls gadījums Darba likuma 9.panta izpratnē. Pārņemot </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">iepriekš minētās </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">direktīvas, likumdevējam šāds obligātais regulējums </w:t>
       </w:r>
       <w:r>
         <w:t>bija</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> jāietver likumā, vismaz konkrētajā nelabvēlīgu seku radīšanas gadījumā paredzot aizsardzību pret atlaišanu. Tomēr atbilstošs normatīvais regulējums Darba likumā </w:t>
       </w:r>
       <w:r>
         <w:t>netika ietverts tieši</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
+    <w:p w14:paraId="6D6E017C" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00EB1770" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[9.3</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
-        <w:t xml:space="preserve">.5] Augstākās tiesas ieskatā, par likumdevēja patiesi gribēto Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> tvērumu liecina </w:t>
+        <w:t xml:space="preserve">.5] Augstākās tiesas ieskatā, par likumdevēja patiesi gribēto Darba likuma 48.panta tvērumu liecina </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">arī fakts, ka likumdevējs ar 2004.gada 22.aprīļa likumu „Grozījumi Darba likumā” </w:t>
       </w:r>
       <w:r>
         <w:t>šā</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> likuma 29.panta astotajā daļā </w:t>
       </w:r>
       <w:r w:rsidR="00885F9D">
         <w:t>piešķīra</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> darbinieka</w:t>
       </w:r>
       <w:r w:rsidR="00885F9D">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> tiesības prasīt zaudējumu atlīdzību un atlīdzību par morālo kaitējumu, ja tiek pārkāpts atšķirīgas attieksmes aizliegums un aizliegums radīt nelabvēlīgas sekas, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tieši </w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve">norādot, ka šādas tiesības darbiniekam ir </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>„papildus citām šajā likumā noteiktajām tiesībām”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="303BD46E" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Š</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">āda norāde nepārprotami ļauj secināt, ka arī gadījumā, kad pārkāpts aizliegums radīt nelabvēlīgas sekas Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> izpratnē, likumdevējs ir vēlējies paredzēt darbiniekam ne tikai tiesības uz radītā kaitējuma atlīdzību, bet arī citas tiesības</w:t>
+        <w:t>āda norāde nepārprotami ļauj secināt, ka arī gadījumā, kad pārkāpts aizliegums radīt nelabvēlīgas sekas Darba likuma 9.panta izpratnē, likumdevējs ir vēlējies paredzēt darbiniekam ne tikai tiesības uz radītā kaitējuma atlīdzību, bet arī citas tiesības</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="009D4348" w:rsidP="00056A18">
+    <w:p w14:paraId="02514679" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="009D4348" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[9.3</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve">.6] Papildus iepriekš </w:t>
       </w:r>
       <w:r w:rsidR="004342D4">
         <w:t>minētajiem</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0086380D">
         <w:t>argumentiem</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
-        <w:t xml:space="preserve"> par likumdevēja patieso gribu attiecībā uz Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> tvērumu ņemami vērā arī turpmāk norādītie </w:t>
+        <w:t xml:space="preserve"> par likumdevēja patieso gribu attiecībā uz Darba likuma 48.panta tvērumu ņemami vērā arī turpmāk norādītie </w:t>
       </w:r>
       <w:r w:rsidR="002430A5">
         <w:t>tiesību</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve"> normas sistēmiskās un teleoloģiskās iztulkošanas apsvērumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="03094084" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Darbinieka tiesības tikt aizsargātam pret darba devēja īstenotu diskrimināciju (diskriminācijas aizliegums) un pret darba devēja radītajām nelabvēlīgajām sekām (nelabvēlīgu seku radīšanas aizliegums) ir atvasinātas no Latvijas Republikas Satversmes </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> atklātā vienlīdzības principa, kas darba tiesisko attiecību jomā kon</w:t>
+        <w:t>Darbinieka tiesības tikt aizsargātam pret darba devēja īstenotu diskrimināciju (diskriminācijas aizliegums) un pret darba devēja radītajām nelabvēlīgajām sekām (nelabvēlīgu seku radīšanas aizliegums) ir atvasinātas no Latvijas Republikas Satversmes 91.pantā atklātā vienlīdzības principa, kas darba tiesisko attiecību jomā kon</w:t>
       </w:r>
       <w:r w:rsidR="009D4348">
         <w:t xml:space="preserve">kretizēts Darba likuma 7.pantā. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Līdz ar to abas minētās tiesības ir salīdzināmas un arī to aizsardzības līmenim jābūt salīdzināmam. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4348" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="14FCB00C" w14:textId="77777777" w:rsidR="009D4348" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:lastRenderedPageBreak/>
         <w:t>Likumdevējs abu tiesību aizsardzību ir atzin</w:t>
       </w:r>
       <w:r w:rsidR="009D4348">
         <w:t>is par salīdzināmu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve"> gan Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> otrajā daļā, gan 29.panta trešajā daļā</w:t>
+        <w:t xml:space="preserve"> gan Darba likuma 9.panta otrajā daļā, gan 29.panta trešajā daļā</w:t>
       </w:r>
       <w:r w:rsidR="009D4348">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> pierādīšanas nastu par to, ka attiecīgais aizliegums nav pārkāpts, uzliekot darba devējam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="3CFA674A" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Par likumdevēja vienlīdzīgu attieksmi pret abām tiesībām liecina arī Darba likuma </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="0000772D" w:rsidRDefault="009D4348" w:rsidP="00056A18">
+        <w:t>Par likumdevēja vienlīdzīgu attieksmi pret abām tiesībām liecina arī Darba likuma 29.panta astotā daļa, kas vienoti regulē tiesības prasīt darba devēja nodarītā kaitējuma atlīdzību abu aizliegumu pārkāpuma gadījumā papildus citām šajā likumā noteiktajām tiesībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D59572B" w14:textId="77777777" w:rsidR="0000772D" w:rsidRDefault="009D4348" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[9.3.7] </w:t>
       </w:r>
       <w:r w:rsidR="00576202">
         <w:t>Augstākā</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> tiesa arī konstatē, ka gan diskriminācijas aizliegums, gan nelabvēlīgu seku radīšanas aizliegums ir pakārtots aizliegumam darba devējam rīkoti</w:t>
       </w:r>
       <w:r w:rsidR="0000772D">
         <w:t>es pretēji likumam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="1771F9B8" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>Lai arī darba devēja uzteikuma atzīšana par spēkā neesošu veicama, pamatojoties uz Darba likuma normām, abu r</w:t>
       </w:r>
       <w:r w:rsidR="00A51404">
         <w:t>egulējumu mērķu salīdzināšanai</w:t>
       </w:r>
       <w:r w:rsidR="00C31FFE">
         <w:t>, lai</w:t>
       </w:r>
       <w:r w:rsidR="00A51404">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C31FFE">
         <w:t xml:space="preserve">noteiktu tiesību analoģijas piemērošanas pamatotību, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">ņemams vērā, ka abi iepriekš minētie </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk498430051"/>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">likumiskie aizliegumi saturiski ir pakārtoti Civillikuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ietvertajam noteikumam, ka neatļauta darbība nevar būt par tiesiska darījuma priekšmetu. Tātad darba devēja uzteikuma kā vienpusēja tiesiska darījuma priekšmets vienlīdz nevar būt Darba likuma 9.pantā un 29.pantā ietverto aizliegumu pārkāpjošas darbības.</w:t>
+        <w:t xml:space="preserve">likumiskie aizliegumi saturiski ir pakārtoti Civillikuma 1415.pantā ietvertajam noteikumam, ka neatļauta darbība nevar būt par tiesiska darījuma priekšmetu. Tātad darba devēja uzteikuma kā vienpusēja tiesiska darījuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72FE">
+        <w:lastRenderedPageBreak/>
+        <w:t>priekšmets vienlīdz nevar būt Darba likuma 9.pantā un 29.pantā ietverto aizliegumu pārkāpjošas darbības.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="0A85CD4E" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Augstākā tiesa secina, ka, </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk498430195"/>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">neattiecinot Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> regulējumu uz nelabvēlīgu seku radīšanas aizlieguma pārkāpumiem, kas izpaudušies kā darba devēja uzteikums pārbaudes laikā, </w:t>
+        <w:t xml:space="preserve">neattiecinot Darba likuma 48.panta regulējumu uz nelabvēlīgu seku radīšanas aizlieguma pārkāpumiem, kas izpaudušies kā darba devēja uzteikums pārbaudes laikā, </w:t>
       </w:r>
       <w:r w:rsidR="004E73C7">
         <w:t>arī</w:t>
       </w:r>
       <w:r w:rsidR="004E73C7" w:rsidRPr="004E73C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E73C7" w:rsidRPr="00EE72FE">
         <w:t>diskriminācijas aizliegums</w:t>
       </w:r>
       <w:r w:rsidR="004E73C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">tiktu nepamatoti vājināts, jo </w:t>
       </w:r>
       <w:r w:rsidR="00A907F2">
         <w:t>nebūtu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> nodrošināta to darbinieku pienācīga aizsardzība, kas paši nav cietuši no darba devēja diskriminējošās attieksmes, bet ir par to ziņojuši un tā rezultātā darba devējs ir uzteicis ar šiem darbiniekiem noslēgtos darba līgumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002352B1" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="4A21EB6C" w14:textId="77777777" w:rsidR="002352B1" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Izvērtējot Darba likuma </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Izvērtējot Darba likuma 48.panta</w:t>
+      </w:r>
       <w:r w:rsidR="00CD3BC8">
         <w:t xml:space="preserve"> objektīvo mērķi, jāņem vērā</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, ka </w:t>
       </w:r>
       <w:r w:rsidR="00CD3BC8">
         <w:t>normas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sašaurināt</w:t>
       </w:r>
       <w:r w:rsidR="001A6BEB">
         <w:t>s, gramatisks iztulkojums nonāktu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pretrunā </w:t>
       </w:r>
       <w:r w:rsidR="001A6BEB">
         <w:t>ar likuma plānu un nesasniegtu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C2913">
         <w:t xml:space="preserve">arī </w:t>
       </w:r>
       <w:r w:rsidR="001A6BEB">
         <w:t>turpmāk norādīto Darba likuma 9.panta mērķi</w:t>
       </w:r>
       <w:r w:rsidR="002352B1">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="009D4348" w:rsidRPr="002352B1" w:rsidRDefault="009D4348" w:rsidP="00056A18">
+    <w:p w14:paraId="12517005" w14:textId="77777777" w:rsidR="009D4348" w:rsidRPr="002352B1" w:rsidRDefault="009D4348" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[9.3.8</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t>] </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Darba likuma </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00970464" w:rsidRPr="009D4348" w:rsidRDefault="0034478B" w:rsidP="00056A18">
+        <w:t xml:space="preserve">Darba likuma 9.panta pirmajā daļā ietverts vispārīgs aizliegums radīt darbiniekam nelabvēlīgas sekas par savu likumā vai līgumā paredzēto tiesību izmantošanu darba tiesisko attiecību ietvaros, kā arī speciāls nelabvēlīgu seku radīšanas aizliegums attiecībā uz tiem gadījumiem, kad darbinieks informē kompetentās iestādes vai amatpersonas par aizdomām par noziedzīga nodarījuma vai administratīva pārkāpuma izdarīšanu darbavietā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594324DD" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="009D4348" w:rsidRDefault="0034478B" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Vispārīgais n</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>elabvēlīgu seku radīšanas aizliegums pamatots tiesību sistēmu caurvijošā domā, ka atļauta darbība bauda likuma aizsardzību, turpretim neatļauta darbība netiek tiesiski aizsargāta</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="7FEA2333" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk498430367"/>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ir divējāda funkcija. No vienas puses, tas aizsargā darbinieku kā sociāli vājāko darba tiesisko attiecību dalībnieku, kurš īsteno savas tiesības darba attiecību ietvaros tādā veidā, kas nonāk pretrunā </w:t>
+        <w:t xml:space="preserve">Darba likuma 9.pantam ir divējāda funkcija. No vienas puses, tas aizsargā darbinieku kā sociāli vājāko darba tiesisko attiecību dalībnieku, kurš īsteno savas tiesības darba attiecību ietvaros tādā veidā, kas nonāk pretrunā </w:t>
       </w:r>
       <w:r w:rsidR="00AE79B5">
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>darba devēja interesēm</w:t>
       </w:r>
       <w:r w:rsidR="009D4348">
         <w:t xml:space="preserve"> vai subjektīvajiem uzskatiem. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">No otras puses, minētā likuma norma, it īpaši Darba likuma </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
+        <w:t>No otras puses, minētā likuma norma, it īpaši Darba likuma 9.panta pirmajā daļā ietvertais speciālais nelabvēlīgu seku radīšanas aizliegums, kalpo likumu ievērošanas sekmēšanai, proti, publisko interešu aizsardzībai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54555177" w14:textId="77777777" w:rsidR="00970464" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">Līdz ar to Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> mērķis ir </w:t>
+        <w:t xml:space="preserve">Līdz ar to Darba likuma 9.panta mērķis ir </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk498430478"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>nodrošināt, ka darbiniekam prettiesiski radītās nelabvēlīgās sekas tiek novērstas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="68231879" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">ēdziens „nelabvēlīgās sekas” aptver darbinieka tiesiskā vai faktiskā stāvokļa jebkāda veida pasliktināšanu, kuru radījis darba devējs, tostarp arī darbinieka atlaišanu, </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+        <w:t>ēdziens „nelabvēlīgās sekas” aptver darbinieka tiesiskā vai faktiskā stāvokļa jebkāda veida pasliktināšanu, kuru radījis darba devējs, tostarp arī darbinieka atlaišanu, jo tiek būtiski izmainīts darbinieka tiesiskais stāvoklis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256EB66C" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
-        <w:lastRenderedPageBreak/>
         <w:t>Darba devēja radītas netiešās nelabvēlīgās sekas var izpausties kā tādu labumu nenodrošināšana savas tiesības izmantojušajam darbiniekam, kurus salīdzināmā situācijā ir saņēmuši citi darbinieki, kas neizmantoja attiecīgās tiesības, piemēram, prēmijas, pabalsti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="23590642" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">Augstākā tiesa secina, ka </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk498430436"/>
       <w:r w:rsidRPr="00EE72FE">
-        <w:t xml:space="preserve">darbiniekam radīto nelabvēlīgo seku novēršana saskaņā ar iepriekš norādīto Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> mērķi nozīmē darbinieka iepriekšējā faktiskā un tiesiskā stāvokļa atjaunošanu, kā arī netiešo nelabvēlīgo seku novēršanu. Ja nelabvēlīgās sekas</w:t>
+        <w:t>darbiniekam radīto nelabvēlīgo seku novēršana saskaņā ar iepriekš norādīto Darba likuma 9.panta mērķi nozīmē darbinieka iepriekšējā faktiskā un tiesiskā stāvokļa atjaunošanu, kā arī netiešo nelabvēlīgo seku novēršanu. Ja nelabvēlīgās sekas</w:t>
       </w:r>
       <w:r w:rsidR="00744EF4">
         <w:t xml:space="preserve"> ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> izpaudušās kā darba tiesisko attiecību izbeigša</w:t>
       </w:r>
       <w:r w:rsidR="006A0A22">
         <w:t>na,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> darbiniekam </w:t>
       </w:r>
       <w:r>
         <w:t>atbilstoši normas mērķim jābūt tiesībām</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> prasīt atjaunot savu iepriekšējo tiesisko stāvokli, proti, atrašanos darba tiesiskajās attiecībās ar konkrēto darba devēju.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4348" w:rsidRDefault="002352B1" w:rsidP="00056A18">
+    <w:p w14:paraId="2951CE38" w14:textId="77777777" w:rsidR="009D4348" w:rsidRDefault="002352B1" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[9.4</w:t>
       </w:r>
       <w:r w:rsidR="00970464">
         <w:t>] </w:t>
       </w:r>
       <w:r w:rsidR="009D4348">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>Ievērojot</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [9.3] </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>punktā norādīto pamatojumu, atzīstams, ka</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Darba likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> piemērots nepareizi, tādēļ</w:t>
+        <w:t xml:space="preserve"> Darba likuma 48.pants piemērots nepareizi, tādēļ</w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> spriedums atceļams daļā, ar kuru noraidīta prasība par darba devējas uzteikuma atzīšanu par spēkā neesošu, par </w:t>
       </w:r>
       <w:r w:rsidR="00943CB4">
         <w:t xml:space="preserve">prasītājas atjaunošanu darbā, </w:t>
       </w:r>
       <w:r w:rsidR="00970464" w:rsidRPr="00EE72FE">
         <w:t>vidējās izpeļņas par darba pi</w:t>
       </w:r>
       <w:r w:rsidR="00943CB4">
         <w:t>espiedu kavējuma laiku piedziņu, kā arī tiesāšanās izdevumu piedziņu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00151CC3" w:rsidRDefault="00151CC3" w:rsidP="00056A18">
+    <w:p w14:paraId="426115AE" w14:textId="77777777" w:rsidR="00151CC3" w:rsidRDefault="00151CC3" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E0386F" w:rsidRDefault="002352B1" w:rsidP="00056A18">
+    <w:p w14:paraId="21899E29" w14:textId="77777777" w:rsidR="00E0386F" w:rsidRDefault="002352B1" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009D4348">
         <w:t>tbilstoši</w:t>
       </w:r>
       <w:r w:rsidR="00943CB4">
         <w:t xml:space="preserve"> ar prasītāju noslēgtā</w:t>
       </w:r>
       <w:r w:rsidR="009D4348">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00943CB4" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">darba </w:t>
       </w:r>
       <w:r w:rsidR="00943CB4">
-        <w:t xml:space="preserve">līguma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">/2014 1.7.punktam </w:t>
+        <w:t xml:space="preserve">līguma Nr.DL-26/2014 1.7.punktam </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">darba līgums </w:t>
       </w:r>
       <w:r w:rsidR="00943CB4">
         <w:t>noslēgts uz nenoteiktu laiku, bet līguma 1.3.punktā noteikta</w:t>
       </w:r>
       <w:r>
         <w:t>is pārbaudes termiņš ir pagājis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4348" w:rsidRPr="009D4348" w:rsidRDefault="00943CB4" w:rsidP="00056A18">
+    <w:p w14:paraId="37855E97" w14:textId="77777777" w:rsidR="009D4348" w:rsidRPr="009D4348" w:rsidRDefault="00943CB4" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Augstākā tiesa secina, ka</w:t>
       </w:r>
       <w:r w:rsidR="002352B1">
         <w:t xml:space="preserve"> norādītajos apstākļos</w:t>
       </w:r>
       <w:r w:rsidR="00E0386F">
         <w:t>, kad uzteikuma pamats nebija darbinieces nespēja veikt līgumā noteiktos darba pienākumus,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00391ADB">
         <w:t xml:space="preserve">jautājums par </w:t>
       </w:r>
       <w:r>
         <w:t>darba tiesisko a</w:t>
       </w:r>
       <w:r w:rsidR="00391ADB">
         <w:t>ttiecību atjaunošanu</w:t>
       </w:r>
       <w:r w:rsidR="00E0386F">
         <w:t xml:space="preserve">, novēršot prasītājas </w:t>
       </w:r>
       <w:r>
         <w:t>tiesību nepamatoto aizskārumu,</w:t>
       </w:r>
       <w:r w:rsidR="002352B1">
         <w:t xml:space="preserve"> vairs</w:t>
       </w:r>
       <w:r w:rsidR="00391ADB">
         <w:t xml:space="preserve"> nevar tikt saistīts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ar pārbaudes laiku.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
+    <w:p w14:paraId="128A9C94" w14:textId="77777777" w:rsidR="00970464" w:rsidRPr="00EE72FE" w:rsidRDefault="00970464" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00EF1366" w:rsidP="00056A18">
+    <w:p w14:paraId="6AA58572" w14:textId="77777777" w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00EF1366" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rezolutīvā </w:t>
       </w:r>
       <w:r w:rsidR="00643915" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>daļa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00643915" w:rsidP="00056A18">
+    <w:p w14:paraId="6AFD62A5" w14:textId="77777777" w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00643915" w:rsidP="00056A18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00643915" w:rsidP="00056A18">
+    <w:p w14:paraId="15BE33ED" w14:textId="77777777" w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00643915" w:rsidP="00056A18">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Pamatojoties uz</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Civilprocesa likuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>474.panta</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00643915" w:rsidP="00056A18">
+        <w:t>474.panta 2.punktu, 477.pantu, šā likuma pārejas noteikumu 91. pantu, Augstākās tiesas Civillietu departaments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDAD8CC" w14:textId="77777777" w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00643915" w:rsidP="00056A18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00643915" w:rsidRPr="00056A18" w:rsidRDefault="00643915" w:rsidP="00056A18">
+    </w:p>
+    <w:p w14:paraId="32BBF1D0" w14:textId="77777777" w:rsidR="00643915" w:rsidRPr="00056A18" w:rsidRDefault="00643915" w:rsidP="00056A18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00056A18">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t>nosprieda</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00643915" w:rsidP="00056A18">
+    <w:p w14:paraId="6F387B05" w14:textId="77777777" w:rsidR="00643915" w:rsidRPr="00EE72FE" w:rsidRDefault="00643915" w:rsidP="00056A18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00943CB4" w:rsidRDefault="006E153C" w:rsidP="00056A18">
+    <w:p w14:paraId="64D47370" w14:textId="77777777" w:rsidR="00943CB4" w:rsidRDefault="006E153C" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="5" w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00643915" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve">tcelt </w:t>
       </w:r>
       <w:r w:rsidR="00A95C17" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rīgas apgabaltiesas Civillietu tiesas kolēģijas </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 6.septembra spriedumu </w:t>
+        <w:t xml:space="preserve">Rīgas apgabaltiesas Civillietu tiesas kolēģijas 2016.gada 6.septembra spriedumu </w:t>
       </w:r>
       <w:r w:rsidR="00A020C8" w:rsidRPr="00EE72FE">
         <w:t>daļā, ar kuru noraidīta prasība par darba devējas uzteikuma atzīšanu par spēkā neesošu, par prasītājas atjaunošanu darbā un vidējās izpeļņas par darba pi</w:t>
       </w:r>
       <w:r w:rsidR="00943CB4">
         <w:t>espiedu kavējuma laiku piedziņu, kā arī tiesāšanās izdevumu piedziņu.</w:t>
       </w:r>
       <w:r w:rsidR="00A020C8" w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A020C8" w:rsidRPr="00EE72FE">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00643915" w:rsidRPr="00EE72FE">
         <w:t>ietu</w:t>
       </w:r>
       <w:r w:rsidR="00A020C8" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> šajā daļā nodot</w:t>
       </w:r>
       <w:r w:rsidR="00643915" w:rsidRPr="00EE72FE">
         <w:t xml:space="preserve"> jaunai izskatīšanai apelācijas instances tiesā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF0414" w:rsidRDefault="00643915" w:rsidP="00056A18">
+    <w:p w14:paraId="455D7D02" w14:textId="77777777" w:rsidR="00FF0414" w:rsidRDefault="00643915" w:rsidP="00056A18">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="5" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE72FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Spriedums nav pārsūdzams.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FF0414" w:rsidSect="008A6A72">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DD6C94" w:rsidRDefault="00DD6C94">
+    <w:p w14:paraId="3401FD2E" w14:textId="77777777" w:rsidR="008431C0" w:rsidRDefault="008431C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DD6C94" w:rsidRDefault="00DD6C94">
+    <w:p w14:paraId="706D374C" w14:textId="77777777" w:rsidR="008431C0" w:rsidRDefault="008431C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Serif">
-    <w:altName w:val="Times New Roman"/>
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DD6C94" w:rsidRPr="00CB5E65" w:rsidRDefault="00DD6C94">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="287BB384" w14:textId="77777777" w:rsidR="00232261" w:rsidRPr="00CB5E65" w:rsidRDefault="00232261" w:rsidP="00232261">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB5E65">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CB5E65">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CB5E65">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006E153C">
+    <w:r>
       <w:rPr>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB5E65">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00CB5E65">
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> no </w:t>
     </w:r>
     <w:r w:rsidRPr="00CB5E65">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CB5E65">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CB5E65">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006E153C">
+    <w:r>
       <w:rPr>
         <w:bCs/>
-        <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00CB5E65">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DD6C94" w:rsidRDefault="00DD6C94" w:rsidP="0076000F">
-[...4 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DD6C94" w:rsidRDefault="00DD6C94">
+    <w:p w14:paraId="476DB715" w14:textId="77777777" w:rsidR="008431C0" w:rsidRDefault="008431C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DD6C94" w:rsidRDefault="00DD6C94">
+    <w:p w14:paraId="6DDFE113" w14:textId="77777777" w:rsidR="008431C0" w:rsidRDefault="008431C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08F4C4B4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A7636C3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="41328502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="350"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
@@ -7897,111 +6768,113 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="366639605">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="201215666">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="612900907">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1265457411">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="154"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2015762491">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="513617432">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="3"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1)"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="351"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:dataType w:val="textFile"/>
     <w:activeRecord w:val="-1"/>
     <w:odso/>
   </w:mailMerge>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="195585"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0071085D"/>
     <w:rsid w:val="00001927"/>
     <w:rsid w:val="00001F37"/>
     <w:rsid w:val="00002316"/>
     <w:rsid w:val="0000239C"/>
     <w:rsid w:val="000025A3"/>
     <w:rsid w:val="00002D84"/>
@@ -8026,50 +6899,51 @@
     <w:rsid w:val="00020476"/>
     <w:rsid w:val="000205A2"/>
     <w:rsid w:val="000208E6"/>
     <w:rsid w:val="00023F45"/>
     <w:rsid w:val="000240C5"/>
     <w:rsid w:val="00026F74"/>
     <w:rsid w:val="00027D48"/>
     <w:rsid w:val="0003123E"/>
     <w:rsid w:val="0003161B"/>
     <w:rsid w:val="00032594"/>
     <w:rsid w:val="00033205"/>
     <w:rsid w:val="000333AF"/>
     <w:rsid w:val="00033B90"/>
     <w:rsid w:val="00033C55"/>
     <w:rsid w:val="0003442C"/>
     <w:rsid w:val="00034999"/>
     <w:rsid w:val="0003503E"/>
     <w:rsid w:val="0003550D"/>
     <w:rsid w:val="000356E6"/>
     <w:rsid w:val="00036256"/>
     <w:rsid w:val="00036C90"/>
     <w:rsid w:val="00036E39"/>
     <w:rsid w:val="00037619"/>
     <w:rsid w:val="000376BA"/>
     <w:rsid w:val="0004077D"/>
+    <w:rsid w:val="00040AAB"/>
     <w:rsid w:val="00042205"/>
     <w:rsid w:val="00042444"/>
     <w:rsid w:val="00044C03"/>
     <w:rsid w:val="00044E08"/>
     <w:rsid w:val="00045250"/>
     <w:rsid w:val="000458FB"/>
     <w:rsid w:val="0004681A"/>
     <w:rsid w:val="00050184"/>
     <w:rsid w:val="00050FDB"/>
     <w:rsid w:val="00052576"/>
     <w:rsid w:val="00052744"/>
     <w:rsid w:val="000528D2"/>
     <w:rsid w:val="0005328D"/>
     <w:rsid w:val="00053A42"/>
     <w:rsid w:val="00053AF9"/>
     <w:rsid w:val="00053DD4"/>
     <w:rsid w:val="000543D2"/>
     <w:rsid w:val="00054D19"/>
     <w:rsid w:val="00054F33"/>
     <w:rsid w:val="000564DF"/>
     <w:rsid w:val="00056763"/>
     <w:rsid w:val="00056A18"/>
     <w:rsid w:val="00056AF3"/>
     <w:rsid w:val="0005725F"/>
     <w:rsid w:val="0006041D"/>
@@ -8123,50 +6997,51 @@
     <w:rsid w:val="000A3359"/>
     <w:rsid w:val="000A4D36"/>
     <w:rsid w:val="000A5353"/>
     <w:rsid w:val="000A538B"/>
     <w:rsid w:val="000A6F2E"/>
     <w:rsid w:val="000B0EC1"/>
     <w:rsid w:val="000B1C3B"/>
     <w:rsid w:val="000B28EB"/>
     <w:rsid w:val="000B2CCB"/>
     <w:rsid w:val="000B3172"/>
     <w:rsid w:val="000B334C"/>
     <w:rsid w:val="000B33EF"/>
     <w:rsid w:val="000B3E72"/>
     <w:rsid w:val="000B54BD"/>
     <w:rsid w:val="000B7C1C"/>
     <w:rsid w:val="000C16C8"/>
     <w:rsid w:val="000C187D"/>
     <w:rsid w:val="000C29AC"/>
     <w:rsid w:val="000C419A"/>
     <w:rsid w:val="000C456A"/>
     <w:rsid w:val="000C568F"/>
     <w:rsid w:val="000C6E20"/>
     <w:rsid w:val="000C6E79"/>
     <w:rsid w:val="000C6FBD"/>
     <w:rsid w:val="000D057B"/>
+    <w:rsid w:val="000D1D22"/>
     <w:rsid w:val="000D221B"/>
     <w:rsid w:val="000D3207"/>
     <w:rsid w:val="000D6D20"/>
     <w:rsid w:val="000D6E1F"/>
     <w:rsid w:val="000D70ED"/>
     <w:rsid w:val="000D790B"/>
     <w:rsid w:val="000E102F"/>
     <w:rsid w:val="000E150D"/>
     <w:rsid w:val="000E3C47"/>
     <w:rsid w:val="000E3F9F"/>
     <w:rsid w:val="000E68E6"/>
     <w:rsid w:val="000E70D9"/>
     <w:rsid w:val="000E7496"/>
     <w:rsid w:val="000E7595"/>
     <w:rsid w:val="000E7938"/>
     <w:rsid w:val="000E7F95"/>
     <w:rsid w:val="000F12C2"/>
     <w:rsid w:val="000F236A"/>
     <w:rsid w:val="000F3217"/>
     <w:rsid w:val="000F3276"/>
     <w:rsid w:val="000F3657"/>
     <w:rsid w:val="000F45D5"/>
     <w:rsid w:val="000F5BCB"/>
     <w:rsid w:val="000F692E"/>
     <w:rsid w:val="000F6AD4"/>
@@ -8178,50 +7053,51 @@
     <w:rsid w:val="00102946"/>
     <w:rsid w:val="00103DF0"/>
     <w:rsid w:val="001064D3"/>
     <w:rsid w:val="00106970"/>
     <w:rsid w:val="00107493"/>
     <w:rsid w:val="0010781D"/>
     <w:rsid w:val="00107A9F"/>
     <w:rsid w:val="00107CC1"/>
     <w:rsid w:val="00111023"/>
     <w:rsid w:val="00112EF2"/>
     <w:rsid w:val="001137A3"/>
     <w:rsid w:val="00113968"/>
     <w:rsid w:val="00114F05"/>
     <w:rsid w:val="0011502F"/>
     <w:rsid w:val="00116374"/>
     <w:rsid w:val="00116B02"/>
     <w:rsid w:val="001172A4"/>
     <w:rsid w:val="001175D0"/>
     <w:rsid w:val="00117725"/>
     <w:rsid w:val="00117E7C"/>
     <w:rsid w:val="00120166"/>
     <w:rsid w:val="00123594"/>
     <w:rsid w:val="00123C6F"/>
     <w:rsid w:val="001244D6"/>
     <w:rsid w:val="00125517"/>
+    <w:rsid w:val="00125DFD"/>
     <w:rsid w:val="00126946"/>
     <w:rsid w:val="001269B3"/>
     <w:rsid w:val="0012703E"/>
     <w:rsid w:val="00130B7D"/>
     <w:rsid w:val="00130FE3"/>
     <w:rsid w:val="00131EF5"/>
     <w:rsid w:val="001321D4"/>
     <w:rsid w:val="00132DB3"/>
     <w:rsid w:val="001335B1"/>
     <w:rsid w:val="00134C56"/>
     <w:rsid w:val="00134F1C"/>
     <w:rsid w:val="001354DC"/>
     <w:rsid w:val="001359D9"/>
     <w:rsid w:val="0013746F"/>
     <w:rsid w:val="00137E08"/>
     <w:rsid w:val="00137EA9"/>
     <w:rsid w:val="00140FF9"/>
     <w:rsid w:val="00141A98"/>
     <w:rsid w:val="00141ADC"/>
     <w:rsid w:val="001443F9"/>
     <w:rsid w:val="00146524"/>
     <w:rsid w:val="00147507"/>
     <w:rsid w:val="00147B15"/>
     <w:rsid w:val="00147E13"/>
     <w:rsid w:val="00150EBF"/>
@@ -8301,84 +7177,86 @@
     <w:rsid w:val="001D3CE7"/>
     <w:rsid w:val="001D4143"/>
     <w:rsid w:val="001D4E47"/>
     <w:rsid w:val="001D513F"/>
     <w:rsid w:val="001D5B72"/>
     <w:rsid w:val="001D5FEF"/>
     <w:rsid w:val="001D62EA"/>
     <w:rsid w:val="001D67A2"/>
     <w:rsid w:val="001D711A"/>
     <w:rsid w:val="001E042C"/>
     <w:rsid w:val="001E1BF1"/>
     <w:rsid w:val="001E1CEB"/>
     <w:rsid w:val="001E2350"/>
     <w:rsid w:val="001E258A"/>
     <w:rsid w:val="001E28BF"/>
     <w:rsid w:val="001E2DD0"/>
     <w:rsid w:val="001E33E8"/>
     <w:rsid w:val="001E69DC"/>
     <w:rsid w:val="001E7CE5"/>
     <w:rsid w:val="001F02B6"/>
     <w:rsid w:val="001F208F"/>
     <w:rsid w:val="001F3A9F"/>
     <w:rsid w:val="001F3C15"/>
     <w:rsid w:val="001F4605"/>
     <w:rsid w:val="001F47D6"/>
+    <w:rsid w:val="001F5024"/>
     <w:rsid w:val="001F5163"/>
     <w:rsid w:val="001F55EA"/>
     <w:rsid w:val="001F653E"/>
     <w:rsid w:val="001F6E60"/>
     <w:rsid w:val="001F7EC0"/>
     <w:rsid w:val="00200713"/>
     <w:rsid w:val="002007EF"/>
     <w:rsid w:val="00200AEC"/>
     <w:rsid w:val="0020295A"/>
     <w:rsid w:val="0020300F"/>
     <w:rsid w:val="00204010"/>
     <w:rsid w:val="002053CB"/>
     <w:rsid w:val="002062CB"/>
     <w:rsid w:val="0020711F"/>
     <w:rsid w:val="00211A73"/>
     <w:rsid w:val="0021222F"/>
     <w:rsid w:val="00212EDD"/>
     <w:rsid w:val="00213547"/>
     <w:rsid w:val="002136E1"/>
     <w:rsid w:val="0021380D"/>
     <w:rsid w:val="00214250"/>
     <w:rsid w:val="00215F85"/>
     <w:rsid w:val="00221701"/>
     <w:rsid w:val="002222CD"/>
     <w:rsid w:val="002224FF"/>
     <w:rsid w:val="00223479"/>
     <w:rsid w:val="002243F0"/>
     <w:rsid w:val="00224469"/>
     <w:rsid w:val="00224503"/>
     <w:rsid w:val="00224D91"/>
     <w:rsid w:val="00224D97"/>
     <w:rsid w:val="00230B8E"/>
     <w:rsid w:val="0023154B"/>
     <w:rsid w:val="002321D7"/>
+    <w:rsid w:val="00232261"/>
     <w:rsid w:val="00235232"/>
     <w:rsid w:val="002352B1"/>
     <w:rsid w:val="00235987"/>
     <w:rsid w:val="00235D3A"/>
     <w:rsid w:val="002361E9"/>
     <w:rsid w:val="00236751"/>
     <w:rsid w:val="002367B7"/>
     <w:rsid w:val="00236CF4"/>
     <w:rsid w:val="002408D2"/>
     <w:rsid w:val="00240D3A"/>
     <w:rsid w:val="00242772"/>
     <w:rsid w:val="00242B73"/>
     <w:rsid w:val="002430A5"/>
     <w:rsid w:val="0024435A"/>
     <w:rsid w:val="00244ED0"/>
     <w:rsid w:val="002473B2"/>
     <w:rsid w:val="00250100"/>
     <w:rsid w:val="002516C7"/>
     <w:rsid w:val="00251748"/>
     <w:rsid w:val="0025267A"/>
     <w:rsid w:val="00252B27"/>
     <w:rsid w:val="00253B86"/>
     <w:rsid w:val="00253E13"/>
     <w:rsid w:val="00253F6D"/>
     <w:rsid w:val="00253FE5"/>
@@ -8396,50 +7274,51 @@
     <w:rsid w:val="00263BD6"/>
     <w:rsid w:val="00264192"/>
     <w:rsid w:val="0026485C"/>
     <w:rsid w:val="00265791"/>
     <w:rsid w:val="00266FB7"/>
     <w:rsid w:val="0027059F"/>
     <w:rsid w:val="0027179A"/>
     <w:rsid w:val="00271AC4"/>
     <w:rsid w:val="00271DD0"/>
     <w:rsid w:val="00272748"/>
     <w:rsid w:val="002733F4"/>
     <w:rsid w:val="00273DBF"/>
     <w:rsid w:val="00274892"/>
     <w:rsid w:val="00275144"/>
     <w:rsid w:val="00275381"/>
     <w:rsid w:val="00276796"/>
     <w:rsid w:val="00277B23"/>
     <w:rsid w:val="00280508"/>
     <w:rsid w:val="00280847"/>
     <w:rsid w:val="00280FBB"/>
     <w:rsid w:val="00281250"/>
     <w:rsid w:val="0028142D"/>
     <w:rsid w:val="0028183D"/>
     <w:rsid w:val="002828BF"/>
     <w:rsid w:val="0028319B"/>
+    <w:rsid w:val="00286958"/>
     <w:rsid w:val="002873D5"/>
     <w:rsid w:val="00287A90"/>
     <w:rsid w:val="00287AC0"/>
     <w:rsid w:val="00287B6A"/>
     <w:rsid w:val="00290E15"/>
     <w:rsid w:val="00291DA7"/>
     <w:rsid w:val="0029539D"/>
     <w:rsid w:val="00295D9C"/>
     <w:rsid w:val="00296DCC"/>
     <w:rsid w:val="00297F43"/>
     <w:rsid w:val="002A0124"/>
     <w:rsid w:val="002A0D32"/>
     <w:rsid w:val="002A242D"/>
     <w:rsid w:val="002A30D7"/>
     <w:rsid w:val="002A774E"/>
     <w:rsid w:val="002A7ECF"/>
     <w:rsid w:val="002B17AC"/>
     <w:rsid w:val="002B4185"/>
     <w:rsid w:val="002B4D02"/>
     <w:rsid w:val="002B51D0"/>
     <w:rsid w:val="002B563B"/>
     <w:rsid w:val="002B5C9A"/>
     <w:rsid w:val="002B74CE"/>
     <w:rsid w:val="002C0048"/>
     <w:rsid w:val="002C04E3"/>
@@ -8542,50 +7421,51 @@
     <w:rsid w:val="00344FA4"/>
     <w:rsid w:val="00345486"/>
     <w:rsid w:val="00345C27"/>
     <w:rsid w:val="00345C87"/>
     <w:rsid w:val="00346405"/>
     <w:rsid w:val="00346A2A"/>
     <w:rsid w:val="00347006"/>
     <w:rsid w:val="00347047"/>
     <w:rsid w:val="00347132"/>
     <w:rsid w:val="00347B7C"/>
     <w:rsid w:val="00350228"/>
     <w:rsid w:val="00350416"/>
     <w:rsid w:val="00350567"/>
     <w:rsid w:val="003516E4"/>
     <w:rsid w:val="003519A8"/>
     <w:rsid w:val="0035205D"/>
     <w:rsid w:val="00352790"/>
     <w:rsid w:val="00353A3D"/>
     <w:rsid w:val="00353E6C"/>
     <w:rsid w:val="003544F6"/>
     <w:rsid w:val="003552B9"/>
     <w:rsid w:val="003562F4"/>
     <w:rsid w:val="003564BF"/>
     <w:rsid w:val="00357876"/>
     <w:rsid w:val="00360090"/>
+    <w:rsid w:val="00360B6D"/>
     <w:rsid w:val="00360EB6"/>
     <w:rsid w:val="00362465"/>
     <w:rsid w:val="00362507"/>
     <w:rsid w:val="003629B6"/>
     <w:rsid w:val="00362BC3"/>
     <w:rsid w:val="0036345F"/>
     <w:rsid w:val="00363476"/>
     <w:rsid w:val="0036436B"/>
     <w:rsid w:val="003666C9"/>
     <w:rsid w:val="003669E6"/>
     <w:rsid w:val="003669FF"/>
     <w:rsid w:val="00367313"/>
     <w:rsid w:val="003678BC"/>
     <w:rsid w:val="0037029D"/>
     <w:rsid w:val="00370635"/>
     <w:rsid w:val="00370AA0"/>
     <w:rsid w:val="00371D04"/>
     <w:rsid w:val="00372FE3"/>
     <w:rsid w:val="00373448"/>
     <w:rsid w:val="0037388D"/>
     <w:rsid w:val="00374BCD"/>
     <w:rsid w:val="00374F0A"/>
     <w:rsid w:val="00375E84"/>
     <w:rsid w:val="0037682D"/>
     <w:rsid w:val="00376B79"/>
@@ -8603,50 +7483,51 @@
     <w:rsid w:val="003912D4"/>
     <w:rsid w:val="00391ADB"/>
     <w:rsid w:val="00393806"/>
     <w:rsid w:val="0039493C"/>
     <w:rsid w:val="00394D65"/>
     <w:rsid w:val="0039686F"/>
     <w:rsid w:val="00397F58"/>
     <w:rsid w:val="003A0868"/>
     <w:rsid w:val="003A2151"/>
     <w:rsid w:val="003A2525"/>
     <w:rsid w:val="003A4118"/>
     <w:rsid w:val="003A4D71"/>
     <w:rsid w:val="003A56B9"/>
     <w:rsid w:val="003A5E13"/>
     <w:rsid w:val="003A6635"/>
     <w:rsid w:val="003A797A"/>
     <w:rsid w:val="003B0003"/>
     <w:rsid w:val="003B0088"/>
     <w:rsid w:val="003B01AD"/>
     <w:rsid w:val="003B0F11"/>
     <w:rsid w:val="003B1EED"/>
     <w:rsid w:val="003B1F5D"/>
     <w:rsid w:val="003B37DC"/>
     <w:rsid w:val="003B47BA"/>
     <w:rsid w:val="003B4C26"/>
+    <w:rsid w:val="003B6B7E"/>
     <w:rsid w:val="003B6C01"/>
     <w:rsid w:val="003B7887"/>
     <w:rsid w:val="003C06A2"/>
     <w:rsid w:val="003C197D"/>
     <w:rsid w:val="003C2A77"/>
     <w:rsid w:val="003C348F"/>
     <w:rsid w:val="003C37A0"/>
     <w:rsid w:val="003C3AAF"/>
     <w:rsid w:val="003C3DDF"/>
     <w:rsid w:val="003C4F23"/>
     <w:rsid w:val="003C4F59"/>
     <w:rsid w:val="003C51A2"/>
     <w:rsid w:val="003C652F"/>
     <w:rsid w:val="003C6C6D"/>
     <w:rsid w:val="003C78DF"/>
     <w:rsid w:val="003D0ADF"/>
     <w:rsid w:val="003D2BA1"/>
     <w:rsid w:val="003D2C8E"/>
     <w:rsid w:val="003D2DDB"/>
     <w:rsid w:val="003D320F"/>
     <w:rsid w:val="003D34F4"/>
     <w:rsid w:val="003D3B4D"/>
     <w:rsid w:val="003D4736"/>
     <w:rsid w:val="003D61D4"/>
     <w:rsid w:val="003D7025"/>
@@ -8931,50 +7812,51 @@
     <w:rsid w:val="00582843"/>
     <w:rsid w:val="00582968"/>
     <w:rsid w:val="005835BF"/>
     <w:rsid w:val="005838C3"/>
     <w:rsid w:val="005842D2"/>
     <w:rsid w:val="0058445E"/>
     <w:rsid w:val="00585A6F"/>
     <w:rsid w:val="00585EA4"/>
     <w:rsid w:val="0058607B"/>
     <w:rsid w:val="00586E56"/>
     <w:rsid w:val="00587655"/>
     <w:rsid w:val="00587C1D"/>
     <w:rsid w:val="00590E69"/>
     <w:rsid w:val="0059164B"/>
     <w:rsid w:val="00591E04"/>
     <w:rsid w:val="005937EB"/>
     <w:rsid w:val="00593D94"/>
     <w:rsid w:val="00594403"/>
     <w:rsid w:val="00594893"/>
     <w:rsid w:val="00594927"/>
     <w:rsid w:val="00594DDD"/>
     <w:rsid w:val="00595BE1"/>
     <w:rsid w:val="00596808"/>
     <w:rsid w:val="00596C0F"/>
     <w:rsid w:val="00597989"/>
+    <w:rsid w:val="005A0528"/>
     <w:rsid w:val="005A0593"/>
     <w:rsid w:val="005A0D48"/>
     <w:rsid w:val="005A0EE8"/>
     <w:rsid w:val="005A0FB3"/>
     <w:rsid w:val="005A13C7"/>
     <w:rsid w:val="005A19AF"/>
     <w:rsid w:val="005A2CDE"/>
     <w:rsid w:val="005A2E17"/>
     <w:rsid w:val="005A40FA"/>
     <w:rsid w:val="005A45EE"/>
     <w:rsid w:val="005A63D2"/>
     <w:rsid w:val="005A73F9"/>
     <w:rsid w:val="005B0FF4"/>
     <w:rsid w:val="005B15EC"/>
     <w:rsid w:val="005B1894"/>
     <w:rsid w:val="005B2107"/>
     <w:rsid w:val="005B3C46"/>
     <w:rsid w:val="005B3DEC"/>
     <w:rsid w:val="005B3F45"/>
     <w:rsid w:val="005B63BD"/>
     <w:rsid w:val="005B65B3"/>
     <w:rsid w:val="005B67D1"/>
     <w:rsid w:val="005B6C63"/>
     <w:rsid w:val="005B6CF8"/>
     <w:rsid w:val="005B7E85"/>
@@ -9266,50 +8148,51 @@
     <w:rsid w:val="00762786"/>
     <w:rsid w:val="00762D0F"/>
     <w:rsid w:val="007637AB"/>
     <w:rsid w:val="00763BA9"/>
     <w:rsid w:val="007644CE"/>
     <w:rsid w:val="0076796C"/>
     <w:rsid w:val="00767A18"/>
     <w:rsid w:val="00767CC1"/>
     <w:rsid w:val="0077025E"/>
     <w:rsid w:val="00770D5F"/>
     <w:rsid w:val="00771891"/>
     <w:rsid w:val="00771B32"/>
     <w:rsid w:val="00771CA5"/>
     <w:rsid w:val="0077208A"/>
     <w:rsid w:val="00774042"/>
     <w:rsid w:val="007742C6"/>
     <w:rsid w:val="00775FE5"/>
     <w:rsid w:val="0077654B"/>
     <w:rsid w:val="00776801"/>
     <w:rsid w:val="0077701C"/>
     <w:rsid w:val="00777D27"/>
     <w:rsid w:val="00781A34"/>
     <w:rsid w:val="007824A0"/>
     <w:rsid w:val="0078287D"/>
     <w:rsid w:val="007837D6"/>
+    <w:rsid w:val="007838A6"/>
     <w:rsid w:val="00784276"/>
     <w:rsid w:val="00784D49"/>
     <w:rsid w:val="00784F57"/>
     <w:rsid w:val="007852F9"/>
     <w:rsid w:val="00785546"/>
     <w:rsid w:val="00785922"/>
     <w:rsid w:val="00785CFD"/>
     <w:rsid w:val="007873FF"/>
     <w:rsid w:val="007874D0"/>
     <w:rsid w:val="00787A61"/>
     <w:rsid w:val="00790A4B"/>
     <w:rsid w:val="00794189"/>
     <w:rsid w:val="00794F7C"/>
     <w:rsid w:val="007965FA"/>
     <w:rsid w:val="007967EE"/>
     <w:rsid w:val="007A0A3A"/>
     <w:rsid w:val="007A41DE"/>
     <w:rsid w:val="007A490C"/>
     <w:rsid w:val="007A4DF1"/>
     <w:rsid w:val="007A7971"/>
     <w:rsid w:val="007A7A3F"/>
     <w:rsid w:val="007A7D54"/>
     <w:rsid w:val="007A7EF2"/>
     <w:rsid w:val="007B0327"/>
     <w:rsid w:val="007B1115"/>
@@ -9404,51 +8287,53 @@
     <w:rsid w:val="0082043E"/>
     <w:rsid w:val="0082164B"/>
     <w:rsid w:val="00821B37"/>
     <w:rsid w:val="00821EB4"/>
     <w:rsid w:val="00821FEE"/>
     <w:rsid w:val="00823054"/>
     <w:rsid w:val="008238BD"/>
     <w:rsid w:val="00823B66"/>
     <w:rsid w:val="00823E0F"/>
     <w:rsid w:val="0082432F"/>
     <w:rsid w:val="00825251"/>
     <w:rsid w:val="00826575"/>
     <w:rsid w:val="00826A09"/>
     <w:rsid w:val="00826D9E"/>
     <w:rsid w:val="00827FE2"/>
     <w:rsid w:val="00830761"/>
     <w:rsid w:val="008311F7"/>
     <w:rsid w:val="008318B5"/>
     <w:rsid w:val="00831D6A"/>
     <w:rsid w:val="00831D6F"/>
     <w:rsid w:val="0083624D"/>
     <w:rsid w:val="008375B1"/>
     <w:rsid w:val="008402DC"/>
     <w:rsid w:val="0084079B"/>
     <w:rsid w:val="0084136B"/>
+    <w:rsid w:val="00841A36"/>
     <w:rsid w:val="00841D40"/>
+    <w:rsid w:val="008431C0"/>
     <w:rsid w:val="00843CFD"/>
     <w:rsid w:val="00844BE8"/>
     <w:rsid w:val="008457A5"/>
     <w:rsid w:val="0084788F"/>
     <w:rsid w:val="00850AF7"/>
     <w:rsid w:val="00850BCE"/>
     <w:rsid w:val="008519BD"/>
     <w:rsid w:val="008531F0"/>
     <w:rsid w:val="00853A38"/>
     <w:rsid w:val="008549D1"/>
     <w:rsid w:val="00855D54"/>
     <w:rsid w:val="008570C6"/>
     <w:rsid w:val="0085739E"/>
     <w:rsid w:val="00860682"/>
     <w:rsid w:val="00860A31"/>
     <w:rsid w:val="008610AF"/>
     <w:rsid w:val="00861E3E"/>
     <w:rsid w:val="00862291"/>
     <w:rsid w:val="008636A6"/>
     <w:rsid w:val="0086380D"/>
     <w:rsid w:val="008638E7"/>
     <w:rsid w:val="008649DA"/>
     <w:rsid w:val="00864E0A"/>
     <w:rsid w:val="00865194"/>
     <w:rsid w:val="00865B1A"/>
@@ -9555,50 +8440,51 @@
     <w:rsid w:val="008E7C57"/>
     <w:rsid w:val="008F18BC"/>
     <w:rsid w:val="008F224E"/>
     <w:rsid w:val="008F299D"/>
     <w:rsid w:val="008F29A1"/>
     <w:rsid w:val="008F2C10"/>
     <w:rsid w:val="008F2F41"/>
     <w:rsid w:val="008F457C"/>
     <w:rsid w:val="008F4EF9"/>
     <w:rsid w:val="008F58F8"/>
     <w:rsid w:val="008F5A19"/>
     <w:rsid w:val="008F5C60"/>
     <w:rsid w:val="008F6071"/>
     <w:rsid w:val="008F664F"/>
     <w:rsid w:val="00900556"/>
     <w:rsid w:val="00900938"/>
     <w:rsid w:val="00900FDB"/>
     <w:rsid w:val="00901296"/>
     <w:rsid w:val="00901E63"/>
     <w:rsid w:val="009024C9"/>
     <w:rsid w:val="00902AB2"/>
     <w:rsid w:val="00903113"/>
     <w:rsid w:val="009035FD"/>
     <w:rsid w:val="00903D0C"/>
     <w:rsid w:val="00903D12"/>
+    <w:rsid w:val="0090482B"/>
     <w:rsid w:val="00905A1C"/>
     <w:rsid w:val="00905CC6"/>
     <w:rsid w:val="0090626F"/>
     <w:rsid w:val="00906734"/>
     <w:rsid w:val="00906D8D"/>
     <w:rsid w:val="00907A0B"/>
     <w:rsid w:val="00910415"/>
     <w:rsid w:val="00910785"/>
     <w:rsid w:val="00910831"/>
     <w:rsid w:val="0091093C"/>
     <w:rsid w:val="00910DD0"/>
     <w:rsid w:val="009114C5"/>
     <w:rsid w:val="009122B8"/>
     <w:rsid w:val="009128D5"/>
     <w:rsid w:val="0091387F"/>
     <w:rsid w:val="009147FA"/>
     <w:rsid w:val="009152EA"/>
     <w:rsid w:val="00915D0D"/>
     <w:rsid w:val="009160AA"/>
     <w:rsid w:val="0091614A"/>
     <w:rsid w:val="00917C99"/>
     <w:rsid w:val="00921042"/>
     <w:rsid w:val="009211BB"/>
     <w:rsid w:val="009234AC"/>
     <w:rsid w:val="00923E94"/>
@@ -9727,61 +8613,63 @@
     <w:rsid w:val="009E3EB7"/>
     <w:rsid w:val="009E4725"/>
     <w:rsid w:val="009E538C"/>
     <w:rsid w:val="009E6C88"/>
     <w:rsid w:val="009E7646"/>
     <w:rsid w:val="009E7A0D"/>
     <w:rsid w:val="009E7D6C"/>
     <w:rsid w:val="009F1740"/>
     <w:rsid w:val="009F1BB7"/>
     <w:rsid w:val="009F290F"/>
     <w:rsid w:val="009F2C82"/>
     <w:rsid w:val="009F3D06"/>
     <w:rsid w:val="009F3F0C"/>
     <w:rsid w:val="009F45AD"/>
     <w:rsid w:val="009F519E"/>
     <w:rsid w:val="009F7D8B"/>
     <w:rsid w:val="009F7F06"/>
     <w:rsid w:val="00A00803"/>
     <w:rsid w:val="00A016DB"/>
     <w:rsid w:val="00A019D9"/>
     <w:rsid w:val="00A020C8"/>
     <w:rsid w:val="00A04523"/>
     <w:rsid w:val="00A04C93"/>
     <w:rsid w:val="00A053A9"/>
     <w:rsid w:val="00A05CFD"/>
+    <w:rsid w:val="00A064A4"/>
     <w:rsid w:val="00A06614"/>
     <w:rsid w:val="00A06746"/>
     <w:rsid w:val="00A06CB9"/>
     <w:rsid w:val="00A07192"/>
     <w:rsid w:val="00A077F8"/>
     <w:rsid w:val="00A07C45"/>
     <w:rsid w:val="00A10B4F"/>
     <w:rsid w:val="00A10DF0"/>
     <w:rsid w:val="00A11EC7"/>
     <w:rsid w:val="00A13C50"/>
     <w:rsid w:val="00A13ECA"/>
+    <w:rsid w:val="00A144C4"/>
     <w:rsid w:val="00A14C10"/>
     <w:rsid w:val="00A15207"/>
     <w:rsid w:val="00A15B9E"/>
     <w:rsid w:val="00A15ED7"/>
     <w:rsid w:val="00A1626E"/>
     <w:rsid w:val="00A16314"/>
     <w:rsid w:val="00A20C84"/>
     <w:rsid w:val="00A2125F"/>
     <w:rsid w:val="00A219DA"/>
     <w:rsid w:val="00A21E78"/>
     <w:rsid w:val="00A226B3"/>
     <w:rsid w:val="00A235B9"/>
     <w:rsid w:val="00A238C8"/>
     <w:rsid w:val="00A24684"/>
     <w:rsid w:val="00A249AA"/>
     <w:rsid w:val="00A25CEB"/>
     <w:rsid w:val="00A26E10"/>
     <w:rsid w:val="00A2705F"/>
     <w:rsid w:val="00A27B99"/>
     <w:rsid w:val="00A301F6"/>
     <w:rsid w:val="00A30AC6"/>
     <w:rsid w:val="00A311F2"/>
     <w:rsid w:val="00A317F2"/>
     <w:rsid w:val="00A332DC"/>
     <w:rsid w:val="00A336E3"/>
@@ -10023,50 +8911,51 @@
     <w:rsid w:val="00B76687"/>
     <w:rsid w:val="00B7729A"/>
     <w:rsid w:val="00B77D59"/>
     <w:rsid w:val="00B81EDA"/>
     <w:rsid w:val="00B83EF0"/>
     <w:rsid w:val="00B84DBA"/>
     <w:rsid w:val="00B861D0"/>
     <w:rsid w:val="00B92145"/>
     <w:rsid w:val="00B9214D"/>
     <w:rsid w:val="00B922EB"/>
     <w:rsid w:val="00B9287E"/>
     <w:rsid w:val="00B92F99"/>
     <w:rsid w:val="00B93246"/>
     <w:rsid w:val="00B93853"/>
     <w:rsid w:val="00B943A1"/>
     <w:rsid w:val="00B943EE"/>
     <w:rsid w:val="00B95432"/>
     <w:rsid w:val="00B96401"/>
     <w:rsid w:val="00B964B9"/>
     <w:rsid w:val="00B969B7"/>
     <w:rsid w:val="00B96AE0"/>
     <w:rsid w:val="00B97B3C"/>
     <w:rsid w:val="00B97EA4"/>
     <w:rsid w:val="00BA3AC1"/>
     <w:rsid w:val="00BA4341"/>
+    <w:rsid w:val="00BA466D"/>
     <w:rsid w:val="00BA5CCC"/>
     <w:rsid w:val="00BA65F8"/>
     <w:rsid w:val="00BA6AD5"/>
     <w:rsid w:val="00BA7E0D"/>
     <w:rsid w:val="00BB138C"/>
     <w:rsid w:val="00BB1FC5"/>
     <w:rsid w:val="00BB22F0"/>
     <w:rsid w:val="00BB2BCF"/>
     <w:rsid w:val="00BB2FBA"/>
     <w:rsid w:val="00BB306D"/>
     <w:rsid w:val="00BB3A1F"/>
     <w:rsid w:val="00BB44D2"/>
     <w:rsid w:val="00BB5166"/>
     <w:rsid w:val="00BB5297"/>
     <w:rsid w:val="00BB5DBE"/>
     <w:rsid w:val="00BB7300"/>
     <w:rsid w:val="00BC019F"/>
     <w:rsid w:val="00BC02E9"/>
     <w:rsid w:val="00BC0335"/>
     <w:rsid w:val="00BC0702"/>
     <w:rsid w:val="00BC3020"/>
     <w:rsid w:val="00BC3485"/>
     <w:rsid w:val="00BC356A"/>
     <w:rsid w:val="00BC3930"/>
     <w:rsid w:val="00BC39E1"/>
@@ -10425,50 +9314,51 @@
     <w:rsid w:val="00DD6C94"/>
     <w:rsid w:val="00DE03C2"/>
     <w:rsid w:val="00DE0E5E"/>
     <w:rsid w:val="00DE18D1"/>
     <w:rsid w:val="00DE32ED"/>
     <w:rsid w:val="00DE3D7B"/>
     <w:rsid w:val="00DE4DB3"/>
     <w:rsid w:val="00DE550B"/>
     <w:rsid w:val="00DE5E44"/>
     <w:rsid w:val="00DE630E"/>
     <w:rsid w:val="00DE7732"/>
     <w:rsid w:val="00DE79A7"/>
     <w:rsid w:val="00DE7CB3"/>
     <w:rsid w:val="00DE7D9E"/>
     <w:rsid w:val="00DF1A6B"/>
     <w:rsid w:val="00DF2EBE"/>
     <w:rsid w:val="00DF339E"/>
     <w:rsid w:val="00DF55E5"/>
     <w:rsid w:val="00DF5DBC"/>
     <w:rsid w:val="00DF6C59"/>
     <w:rsid w:val="00DF6D61"/>
     <w:rsid w:val="00DF6EC3"/>
     <w:rsid w:val="00E0113E"/>
     <w:rsid w:val="00E01C24"/>
     <w:rsid w:val="00E01E44"/>
+    <w:rsid w:val="00E031EE"/>
     <w:rsid w:val="00E03677"/>
     <w:rsid w:val="00E0386F"/>
     <w:rsid w:val="00E0388C"/>
     <w:rsid w:val="00E043F6"/>
     <w:rsid w:val="00E045EB"/>
     <w:rsid w:val="00E04AF2"/>
     <w:rsid w:val="00E04E42"/>
     <w:rsid w:val="00E058FF"/>
     <w:rsid w:val="00E05B14"/>
     <w:rsid w:val="00E05D2A"/>
     <w:rsid w:val="00E06688"/>
     <w:rsid w:val="00E068CE"/>
     <w:rsid w:val="00E0694F"/>
     <w:rsid w:val="00E07DD8"/>
     <w:rsid w:val="00E10687"/>
     <w:rsid w:val="00E11B1A"/>
     <w:rsid w:val="00E12094"/>
     <w:rsid w:val="00E1264A"/>
     <w:rsid w:val="00E13CF5"/>
     <w:rsid w:val="00E14702"/>
     <w:rsid w:val="00E149F8"/>
     <w:rsid w:val="00E152D3"/>
     <w:rsid w:val="00E155F2"/>
     <w:rsid w:val="00E157E1"/>
     <w:rsid w:val="00E15805"/>
@@ -10794,103 +9684,103 @@
     <w:rsid w:val="00FC674D"/>
     <w:rsid w:val="00FC7004"/>
     <w:rsid w:val="00FC726B"/>
     <w:rsid w:val="00FC7A1D"/>
     <w:rsid w:val="00FD0A37"/>
     <w:rsid w:val="00FD1A96"/>
     <w:rsid w:val="00FD1B40"/>
     <w:rsid w:val="00FD1D14"/>
     <w:rsid w:val="00FD4345"/>
     <w:rsid w:val="00FD4E51"/>
     <w:rsid w:val="00FD55BA"/>
     <w:rsid w:val="00FD568B"/>
     <w:rsid w:val="00FD76E1"/>
     <w:rsid w:val="00FD7DA4"/>
     <w:rsid w:val="00FE01A7"/>
     <w:rsid w:val="00FE2BF9"/>
     <w:rsid w:val="00FE3166"/>
     <w:rsid w:val="00FE33D6"/>
     <w:rsid w:val="00FE4073"/>
     <w:rsid w:val="00FE4908"/>
     <w:rsid w:val="00FE7AF6"/>
     <w:rsid w:val="00FF0414"/>
     <w:rsid w:val="00FF17EE"/>
     <w:rsid w:val="00FF1EB4"/>
     <w:rsid w:val="00FF1EE9"/>
+    <w:rsid w:val="00FF2826"/>
     <w:rsid w:val="00FF29E3"/>
     <w:rsid w:val="00FF2B93"/>
     <w:rsid w:val="00FF3925"/>
     <w:rsid w:val="00FF3B78"/>
     <w:rsid w:val="00FF41BD"/>
     <w:rsid w:val="00FF49CD"/>
     <w:rsid w:val="00FF4CB5"/>
     <w:rsid w:val="00FF558C"/>
     <w:rsid w:val="00FF586D"/>
     <w:rsid w:val="00FF5CE2"/>
     <w:rsid w:val="00FF6E20"/>
     <w:rsid w:val="00FF7C8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="195585"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B20D076"/>
-  <w15:docId w15:val="{062F7675-37AB-4F0A-8676-844F10498904}"/>
+  <w14:docId w14:val="5BAA83DA"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11222,50 +10112,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0071085D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -11610,51 +10501,50 @@
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00194B21"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="00194B21"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00194B21"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="labojumupamats">
     <w:name w:val="labojumu_pamats"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009C2C87"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E221EF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
@@ -11686,55 +10576,67 @@
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="A3">
     <w:name w:val="A3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E4E97"/>
     <w:rPr>
       <w:rFonts w:cs="PT Serif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="A6">
     <w:name w:val="A6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E4E97"/>
     <w:rPr>
       <w:rFonts w:cs="PT Serif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00286958"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="104470612">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="217598773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12174,51 +11076,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="286669193">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tis.ta.gov.lv/tisreal?Form=STAT_PROC_ENTER&amp;task=edit&amp;procid=65758260&amp;topmenuid=212&amp;stack=https%3A//tis.ta.gov.lv/tisreal%3F%26AjaxB%3D1%26Form%3DregProcListNew%26topmenuid%3D212%26liststart%3D1%26jformat%3D1%26jtype%3D2%26extseek%3D0%26DocType%3D0%26stack%3Dhttps%25253A//tis.ta.gov.lv/tisreal%25253FForm%25253DTISBLANK%26objsubtype%3D-1%26%3D%25C5%25A0odien%26%3D%25C5%25A0oned%25C4%2593%25C4%25BC%26%3D%25C5%25A0om%25C4%2593nes%26activeyear%3D2017%26procnum%3D0762%26sort%3D1%26liststep%3D10%26%3DPar%25C4%2581d%25C4%25ABt%26plparam1%3Dlist%26pljmimetype%3D1%26%3DIzdruk%25C4%2581t%26display%3D00%3A00" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gateway.elieta.lv/api/v1/PublicMaterialDownload/652a0271-e86c-4c43-a312-0431299fd270" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12447,86 +11349,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E41845E-3611-482B-B975-E86899B99C1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC20E3A3-BA9B-4FE9-8155-8F60713869E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>25826</Words>
-  <Characters>14722</Characters>
+  <Words>25340</Words>
+  <Characters>14444</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40468</CharactersWithSpaces>
+  <CharactersWithSpaces>39705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Inta Lauka</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>